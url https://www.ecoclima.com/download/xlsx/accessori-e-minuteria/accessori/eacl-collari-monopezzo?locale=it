--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -50,156 +50,156 @@
   <si>
     <t>Distanza H</t>
   </si>
   <si>
     <t>Distanza S</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>EACL</t>
   </si>
   <si>
     <t>EACL-X</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>0,8</t>
   </si>
   <si>
-    <t>5,88</t>
-[...32 lines deleted...]
-    <t>18,77</t>
+    <t>6,12</t>
+  </si>
+  <si>
+    <t>13,71</t>
+  </si>
+  <si>
+    <t>6,52</t>
+  </si>
+  <si>
+    <t>14,01</t>
+  </si>
+  <si>
+    <t>6,81</t>
+  </si>
+  <si>
+    <t>14,23</t>
+  </si>
+  <si>
+    <t>7,02</t>
+  </si>
+  <si>
+    <t>15,34</t>
+  </si>
+  <si>
+    <t>7,50</t>
+  </si>
+  <si>
+    <t>18,24</t>
+  </si>
+  <si>
+    <t>7,95</t>
+  </si>
+  <si>
+    <t>19,52</t>
   </si>
   <si>
     <t>1,0</t>
   </si>
   <si>
-    <t>18,81</t>
-[...65 lines deleted...]
-    <t>17,25</t>
+    <t>19,56</t>
+  </si>
+  <si>
+    <t>8,67</t>
+  </si>
+  <si>
+    <t>20,51</t>
+  </si>
+  <si>
+    <t>9,58</t>
+  </si>
+  <si>
+    <t>21,54</t>
+  </si>
+  <si>
+    <t>9,94</t>
+  </si>
+  <si>
+    <t>27,75</t>
+  </si>
+  <si>
+    <t>10,29</t>
+  </si>
+  <si>
+    <t>28,87</t>
+  </si>
+  <si>
+    <t>10,94</t>
+  </si>
+  <si>
+    <t>31,09</t>
+  </si>
+  <si>
+    <t>11,58</t>
+  </si>
+  <si>
+    <t>33,45</t>
+  </si>
+  <si>
+    <t>13,31</t>
+  </si>
+  <si>
+    <t>34,63</t>
+  </si>
+  <si>
+    <t>13,63</t>
+  </si>
+  <si>
+    <t>36,76</t>
+  </si>
+  <si>
+    <t>14,50</t>
+  </si>
+  <si>
+    <t>39,80</t>
+  </si>
+  <si>
+    <t>15,29</t>
+  </si>
+  <si>
+    <t>16,08</t>
+  </si>
+  <si>
+    <t>17,15</t>
+  </si>
+  <si>
+    <t>17,94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>