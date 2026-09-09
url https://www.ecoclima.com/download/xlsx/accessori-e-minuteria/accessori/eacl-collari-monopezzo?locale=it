--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -44,51 +44,51 @@
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>Distanza G</t>
   </si>
   <si>
     <t>Distanza H</t>
   </si>
   <si>
     <t>Distanza S</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>EACL</t>
   </si>
   <si>
     <t>EACL-X</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>0,8</t>
   </si>
   <si>
     <t>6,12</t>
   </si>
   <si>
     <t>13,71</t>
   </si>
   <si>
     <t>6,52</t>
   </si>
   <si>
     <t>14,01</t>
   </si>
   <si>
     <t>6,81</t>
   </si>
   <si>
     <t>14,23</t>
   </si>
   <si>
     <t>7,02</t>
   </si>