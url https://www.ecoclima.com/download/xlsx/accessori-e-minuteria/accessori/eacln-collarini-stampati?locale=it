--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,126 +44,126 @@
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>Distanza G</t>
   </si>
   <si>
     <t>Distanza H</t>
   </si>
   <si>
     <t>Distanza S</t>
   </si>
   <si>
     <t>EACLN</t>
   </si>
   <si>
     <t>EACLN-X</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>3,04</t>
-[...74 lines deleted...]
-    <t>11,88</t>
+    <t>3,16</t>
+  </si>
+  <si>
+    <t>6,18</t>
+  </si>
+  <si>
+    <t>6,32</t>
+  </si>
+  <si>
+    <t>6,52</t>
+  </si>
+  <si>
+    <t>3,26</t>
+  </si>
+  <si>
+    <t>6,77</t>
+  </si>
+  <si>
+    <t>3,38</t>
+  </si>
+  <si>
+    <t>7,16</t>
+  </si>
+  <si>
+    <t>7,95</t>
+  </si>
+  <si>
+    <t>3,50</t>
+  </si>
+  <si>
+    <t>3,94</t>
+  </si>
+  <si>
+    <t>9,21</t>
+  </si>
+  <si>
+    <t>3,81</t>
+  </si>
+  <si>
+    <t>9,17</t>
+  </si>
+  <si>
+    <t>4,41</t>
+  </si>
+  <si>
+    <t>9,61</t>
+  </si>
+  <si>
+    <t>4,71</t>
+  </si>
+  <si>
+    <t>9,86</t>
+  </si>
+  <si>
+    <t>5,22</t>
+  </si>
+  <si>
+    <t>10,69</t>
+  </si>
+  <si>
+    <t>5,26</t>
+  </si>
+  <si>
+    <t>11,18</t>
+  </si>
+  <si>
+    <t>5,56</t>
+  </si>
+  <si>
+    <t>11,72</t>
+  </si>
+  <si>
+    <t>6,38</t>
+  </si>
+  <si>
+    <t>12,36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>