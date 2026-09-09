--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>Distanza G</t>
   </si>
   <si>
     <t>Distanza H</t>
   </si>
   <si>
     <t>Distanza S</t>
   </si>
   <si>
     <t>EACLN</t>
   </si>
   <si>
     <t>EACLN-X</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>3,16</t>
   </si>
   <si>
     <t>6,18</t>
   </si>
   <si>
     <t>6,32</t>
   </si>
   <si>
     <t>6,52</t>
   </si>
   <si>
     <t>3,26</t>
   </si>
   <si>
     <t>6,77</t>
   </si>
   <si>
     <t>3,38</t>
   </si>
   <si>
     <t>7,16</t>
   </si>