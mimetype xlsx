--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EACO EACO N COLLARI CHIUSI O APERTI PER CANALI PREISOLATI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>Pezzi per Scatola EACO-N</t>
   </si>
   <si>
     <t>EACO-N</t>
   </si>
   <si>
     <t>EACO</t>
   </si>
   <si>
     <t>(mm)</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>7,56</t>
   </si>
   <si>
     <t>8,92  </t>
   </si>
   <si>
     <t>8,74</t>
   </si>
   <si>
     <t>10,35  </t>
   </si>
   <si>
     <t>8,87</t>
   </si>
   <si>
     <t>10,49  </t>
   </si>
   <si>
     <t>8,95</t>
   </si>
   <si>
     <t>10,59  </t>
   </si>