--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -56,69 +56,69 @@
   <si>
     <t>S (mm)</t>
   </si>
   <si>
     <t>V (mm)</t>
   </si>
   <si>
     <t>Euro/Cad</t>
   </si>
   <si>
     <t>Confezione</t>
   </si>
   <si>
     <t>min</t>
   </si>
   <si>
     <t>max</t>
   </si>
   <si>
     <t>2,20</t>
   </si>
   <si>
     <t>M6x20</t>
   </si>
   <si>
-    <t>5,15</t>
+    <t>5,36</t>
   </si>
   <si>
     <t>2 pezzi</t>
   </si>
   <si>
-    <t>5,85</t>
-[...11 lines deleted...]
-    <t>12,89</t>
+    <t>6,08</t>
+  </si>
+  <si>
+    <t>7,66</t>
+  </si>
+  <si>
+    <t>11,44</t>
+  </si>
+  <si>
+    <t>12,32</t>
+  </si>
+  <si>
+    <t>13,41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>