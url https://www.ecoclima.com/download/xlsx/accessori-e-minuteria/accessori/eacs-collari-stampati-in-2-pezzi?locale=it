--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,93 +32,93 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>EACS COLLARI STAMPATI IN 2 PEZZI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>EACS</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>4,62</t>
-[...8 lines deleted...]
-    <t>5,78</t>
+    <t>4,80</t>
+  </si>
+  <si>
+    <t>5,64</t>
   </si>
   <si>
     <t>5,89</t>
   </si>
   <si>
+    <t>6,01</t>
+  </si>
+  <si>
     <t>6,13</t>
   </si>
   <si>
-    <t>6,25</t>
-[...23 lines deleted...]
-    <t>8,49</t>
+    <t>6,38</t>
+  </si>
+  <si>
+    <t>6,50</t>
+  </si>
+  <si>
+    <t>6,86</t>
+  </si>
+  <si>
+    <t>7,11</t>
+  </si>
+  <si>
+    <t>7,60</t>
+  </si>
+  <si>
+    <t>7,97</t>
+  </si>
+  <si>
+    <t>8,09</t>
+  </si>
+  <si>
+    <t>8,22</t>
+  </si>
+  <si>
+    <t>8,46</t>
+  </si>
+  <si>
+    <t>8,83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>