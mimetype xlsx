--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>EACS COLLARI STAMPATI IN 2 PEZZI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>EACS</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>4,80</t>
   </si>
   <si>
     <t>5,64</t>
   </si>
   <si>
     <t>5,89</t>
   </si>
   <si>
     <t>6,01</t>
   </si>
   <si>
     <t>6,13</t>
   </si>
   <si>
     <t>6,38</t>
   </si>
   <si>
     <t>6,50</t>
   </si>
   <si>
     <t>6,86</t>
   </si>