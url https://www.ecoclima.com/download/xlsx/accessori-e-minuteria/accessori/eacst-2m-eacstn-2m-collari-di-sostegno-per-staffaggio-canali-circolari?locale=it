--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,177 +41,177 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EACST-2M</t>
   </si>
   <si>
     <t>EACSTN-2M</t>
   </si>
   <si>
     <t>Collare Senza Guarnizione</t>
   </si>
   <si>
     <t>Collare con Guarnizione</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>4,74</t>
-[...4 lines deleted...]
-  <si>
     <t>4,93</t>
   </si>
   <si>
-    <t>6,20</t>
-[...116 lines deleted...]
-    <t>120,74</t>
+    <t>6,06</t>
+  </si>
+  <si>
+    <t>5,13</t>
+  </si>
+  <si>
+    <t>6,45</t>
+  </si>
+  <si>
+    <t>5,87</t>
+  </si>
+  <si>
+    <t>7,49</t>
+  </si>
+  <si>
+    <t>8,54</t>
+  </si>
+  <si>
+    <t>6,92</t>
+  </si>
+  <si>
+    <t>9,09</t>
+  </si>
+  <si>
+    <t>7,58</t>
+  </si>
+  <si>
+    <t>10,52</t>
+  </si>
+  <si>
+    <t>8,15</t>
+  </si>
+  <si>
+    <t>11,28</t>
+  </si>
+  <si>
+    <t>10,81</t>
+  </si>
+  <si>
+    <t>13,75</t>
+  </si>
+  <si>
+    <t>11,56</t>
+  </si>
+  <si>
+    <t>16,69</t>
+  </si>
+  <si>
+    <t>12,03</t>
+  </si>
+  <si>
+    <t>17,16</t>
+  </si>
+  <si>
+    <t>13,08</t>
+  </si>
+  <si>
+    <t>18,39</t>
+  </si>
+  <si>
+    <t>15,83</t>
+  </si>
+  <si>
+    <t>23,88</t>
+  </si>
+  <si>
+    <t>20,86</t>
+  </si>
+  <si>
+    <t>28,62</t>
+  </si>
+  <si>
+    <t>22,63</t>
+  </si>
+  <si>
+    <t>31,64</t>
+  </si>
+  <si>
+    <t>25,77</t>
+  </si>
+  <si>
+    <t>34,95</t>
+  </si>
+  <si>
+    <t>37,34</t>
+  </si>
+  <si>
+    <t>29,47</t>
+  </si>
+  <si>
+    <t>37,80</t>
+  </si>
+  <si>
+    <t>43,49</t>
+  </si>
+  <si>
+    <t>38,78</t>
+  </si>
+  <si>
+    <t>50,71</t>
+  </si>
+  <si>
+    <t>48,80</t>
+  </si>
+  <si>
+    <t>69,19</t>
+  </si>
+  <si>
+    <t>54,88</t>
+  </si>
+  <si>
+    <t>79,89</t>
+  </si>
+  <si>
+    <t>83,32</t>
+  </si>
+  <si>
+    <t>121,60</t>
+  </si>
+  <si>
+    <t>85,56</t>
+  </si>
+  <si>
+    <t>125,57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>