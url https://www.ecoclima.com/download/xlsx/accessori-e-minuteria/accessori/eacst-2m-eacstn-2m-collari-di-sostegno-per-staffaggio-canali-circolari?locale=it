--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EACST 2M EACSTN 2M COLLARI DI SOSTEGNO PER STAFFAGGIO CANALI CIRCOLARI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EACST-2M</t>
   </si>
   <si>
     <t>EACSTN-2M</t>
   </si>
   <si>
     <t>Collare Senza Guarnizione</t>
   </si>
   <si>
     <t>Collare con Guarnizione</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>4,93</t>
   </si>
   <si>
     <t>6,06</t>
   </si>
   <si>
     <t>5,13</t>
   </si>
   <si>
     <t>6,45</t>
   </si>
   <si>
     <t>5,87</t>
   </si>
   <si>
     <t>7,49</t>
   </si>
   <si>
     <t>8,54</t>
   </si>
   <si>
     <t>6,92</t>
   </si>