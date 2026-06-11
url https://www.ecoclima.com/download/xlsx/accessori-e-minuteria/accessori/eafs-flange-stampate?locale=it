--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -53,150 +53,150 @@
   <si>
     <t>Ø Esterno (mm)</t>
   </si>
   <si>
     <t>N° Fori</t>
   </si>
   <si>
     <t>A (mm)</t>
   </si>
   <si>
     <t>B (mm)</t>
   </si>
   <si>
     <t>EAFS</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>11,5</t>
   </si>
   <si>
-    <t>6,82</t>
+    <t>7,09</t>
   </si>
   <si>
     <t>9,5</t>
   </si>
   <si>
-    <t>8,77</t>
-[...2 lines deleted...]
-    <t>9,01</t>
+    <t>9,12</t>
+  </si>
+  <si>
+    <t>9,37</t>
   </si>
   <si>
     <t>12,5</t>
   </si>
   <si>
-    <t>9,26</t>
+    <t>9,63</t>
   </si>
   <si>
     <t>6,5</t>
   </si>
   <si>
-    <t>9,50</t>
-[...5 lines deleted...]
-    <t>10,23</t>
+    <t>9,88</t>
+  </si>
+  <si>
+    <t>10,39</t>
+  </si>
+  <si>
+    <t>10,64</t>
   </si>
   <si>
     <t>17,5</t>
   </si>
   <si>
-    <t>10,72</t>
-[...2 lines deleted...]
-    <t>11,94</t>
+    <t>11,15</t>
   </si>
   <si>
     <t>12,42</t>
   </si>
   <si>
+    <t>12,92</t>
+  </si>
+  <si>
     <t>7,5</t>
   </si>
   <si>
-    <t>13,88</t>
-[...5 lines deleted...]
-    <t>14,86</t>
+    <t>14,44</t>
+  </si>
+  <si>
+    <t>14,70</t>
+  </si>
+  <si>
+    <t>15,45</t>
   </si>
   <si>
     <t>14,5</t>
   </si>
   <si>
-    <t>15,59</t>
-[...5 lines deleted...]
-    <t>17,78</t>
+    <t>16,21</t>
+  </si>
+  <si>
+    <t>16,97</t>
+  </si>
+  <si>
+    <t>18,49</t>
   </si>
   <si>
     <t>13,5</t>
   </si>
   <si>
-    <t>18,76</t>
+    <t>19,51</t>
   </si>
   <si>
     <t>15,5</t>
   </si>
   <si>
-    <t>19,73</t>
-[...8 lines deleted...]
-    <t>30,20</t>
+    <t>20,52</t>
+  </si>
+  <si>
+    <t>21,03</t>
+  </si>
+  <si>
+    <t>21,79</t>
+  </si>
+  <si>
+    <t>31,41</t>
   </si>
   <si>
     <t>8,5</t>
   </si>
   <si>
-    <t>32,40</t>
-[...2 lines deleted...]
-    <t>34,59</t>
+    <t>33,70</t>
+  </si>
+  <si>
+    <t>35,97</t>
   </si>
   <si>
     <t>20,5</t>
   </si>
   <si>
-    <t>36,54</t>
+    <t>38,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>