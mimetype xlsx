--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Ø Interno (mm)</t>
   </si>
   <si>
     <t>Ø Interasse (mm)</t>
   </si>
   <si>
     <t>Ø Esterno (mm)</t>
   </si>
   <si>
     <t>N° Fori</t>
   </si>
   <si>
     <t>A (mm)</t>
   </si>
   <si>
     <t>B (mm)</t>
   </si>
   <si>
     <t>EAFS</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>11,5</t>
   </si>
   <si>
     <t>7,09</t>
   </si>
   <si>
     <t>9,5</t>
   </si>
   <si>
     <t>9,12</t>
   </si>
   <si>
     <t>9,37</t>
   </si>
   <si>
     <t>12,5</t>
   </si>
   <si>
     <t>9,63</t>
   </si>
   <si>
     <t>6,5</t>
   </si>