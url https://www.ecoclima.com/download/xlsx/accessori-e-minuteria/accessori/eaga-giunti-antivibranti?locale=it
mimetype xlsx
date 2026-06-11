--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,81 +38,81 @@
   <si>
     <t>EAGA GIUNTI ANTIVIBRANTI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Lunghezza Rotolo (m)</t>
   </si>
   <si>
     <t>EAG</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro/m</t>
   </si>
   <si>
     <t>EAGA 110</t>
   </si>
   <si>
-    <t>3,87</t>
+    <t>4,02</t>
   </si>
   <si>
     <t>EAGA 160</t>
   </si>
   <si>
-    <t>5,67</t>
+    <t>5,90</t>
   </si>
   <si>
     <t>EAGA 240</t>
   </si>
   <si>
-    <t>6,13</t>
+    <t>6,38</t>
   </si>
   <si>
     <t>EAGA 160 silic. 280°</t>
   </si>
   <si>
-    <t>10,41</t>
+    <t>10,83</t>
   </si>
   <si>
     <t>EAGA 150 inox</t>
   </si>
   <si>
-    <t>21,67</t>
+    <t>22,54</t>
   </si>
   <si>
     <t>EAGA 150 inox silic 280°</t>
   </si>
   <si>
-    <t>34,57</t>
+    <t>35,95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>