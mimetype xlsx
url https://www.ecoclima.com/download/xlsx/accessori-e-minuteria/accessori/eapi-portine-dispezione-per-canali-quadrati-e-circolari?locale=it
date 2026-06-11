--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,141 +44,141 @@
   <si>
     <t>Portina d'Ispezione per Canali Quadrati</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Zincate</t>
   </si>
   <si>
     <t>Inox AISI 304</t>
   </si>
   <si>
     <t>Ordine Minimo per Multipli di:</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>N° Pezzi Scatola</t>
   </si>
   <si>
     <t>180x80</t>
   </si>
   <si>
-    <t>11,39</t>
-[...2 lines deleted...]
-    <t>99,09</t>
+    <t>11,85</t>
+  </si>
+  <si>
+    <t>103,05</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>13,89</t>
+    <t>14,45</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>250x150</t>
   </si>
   <si>
-    <t>16,44</t>
-[...2 lines deleted...]
-    <t>119,94</t>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>124,74</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
-    <t>25,27</t>
-[...2 lines deleted...]
-    <t>151,20</t>
+    <t>26,28</t>
+  </si>
+  <si>
+    <t>157,25</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
-    <t>37,94</t>
-[...2 lines deleted...]
-    <t>328,51</t>
+    <t>39,46</t>
+  </si>
+  <si>
+    <t>341,65</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
-    <t>81,59</t>
-[...2 lines deleted...]
-    <t>364,97</t>
+    <t>84,85</t>
+  </si>
+  <si>
+    <t>379,57</t>
   </si>
   <si>
     <t>600x450</t>
   </si>
   <si>
-    <t>102,81</t>
+    <t>106,92</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>Portina d'Ispezione per Canali Circolari</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
-    <t>135,60</t>
-[...17 lines deleted...]
-    <t>190,18</t>
+    <t>141,02</t>
+  </si>
+  <si>
+    <t>162,66</t>
+  </si>
+  <si>
+    <t>195,22</t>
+  </si>
+  <si>
+    <t>390,93</t>
+  </si>
+  <si>
+    <t>176,82</t>
+  </si>
+  <si>
+    <t>466,34</t>
+  </si>
+  <si>
+    <t>197,79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>