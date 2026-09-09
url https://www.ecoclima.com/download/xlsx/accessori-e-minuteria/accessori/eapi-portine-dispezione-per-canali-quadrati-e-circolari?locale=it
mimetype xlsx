--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>EAPI PORTINE DISPEZIONE PER CANALI QUADRATI E CIRCOLARI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Portina d'Ispezione per Canali Quadrati</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Zincate</t>
   </si>
   <si>
     <t>Inox AISI 304</t>
   </si>
   <si>
     <t>Ordine Minimo per Multipli di:</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>N° Pezzi Scatola</t>
   </si>
   <si>
     <t>180x80</t>
   </si>
   <si>
     <t>11,85</t>
   </si>
   <si>
     <t>103,05</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
     <t>14,45</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>250x150</t>
   </si>