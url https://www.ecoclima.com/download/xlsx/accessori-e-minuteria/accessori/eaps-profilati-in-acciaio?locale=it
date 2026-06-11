--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -68,105 +68,105 @@
   <si>
     <t>Prezzo al ml</t>
   </si>
   <si>
     <t>Tappi *</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EAPS-1</t>
   </si>
   <si>
     <t>30x15</t>
   </si>
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>10x23</t>
   </si>
   <si>
     <t>0,65</t>
   </si>
   <si>
-    <t>6,22</t>
-[...2 lines deleted...]
-    <t>0,37</t>
+    <t>6,47</t>
+  </si>
+  <si>
+    <t>0,38</t>
   </si>
   <si>
     <t>EAPS-2</t>
   </si>
   <si>
     <t>32x20</t>
   </si>
   <si>
     <t>2,5</t>
   </si>
   <si>
     <t>1,31</t>
   </si>
   <si>
-    <t>10,72</t>
-[...2 lines deleted...]
-    <t>0,41</t>
+    <t>11,15</t>
+  </si>
+  <si>
+    <t>0,43</t>
   </si>
   <si>
     <t>EAPS-3</t>
   </si>
   <si>
     <t>38x40</t>
   </si>
   <si>
     <t>12x20</t>
   </si>
   <si>
     <t>2,1</t>
   </si>
   <si>
-    <t>17,41</t>
-[...2 lines deleted...]
-    <t>0,91</t>
+    <t>18,11</t>
+  </si>
+  <si>
+    <t>0,95</t>
   </si>
   <si>
     <t>EAPS-4</t>
   </si>
   <si>
     <t>41x61</t>
   </si>
   <si>
     <t>3,4</t>
   </si>
   <si>
-    <t>31,09</t>
-[...2 lines deleted...]
-    <t>1,55</t>
+    <t>32,33</t>
+  </si>
+  <si>
+    <t>1,61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>