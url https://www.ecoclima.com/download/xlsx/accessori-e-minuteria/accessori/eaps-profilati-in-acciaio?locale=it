--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>Sezione Profilato (mm)</t>
   </si>
   <si>
     <t>Spessore Profilato (mm)</t>
   </si>
   <si>
     <t>Passo Asole (mm)</t>
   </si>
   <si>
     <t>Dimensione Asola (mm)</t>
   </si>
   <si>
     <t>Lunghezza Barra (mm)</t>
   </si>
   <si>
     <t>Peso kg/m</t>
   </si>
   <si>
     <t>Prezzo al ml</t>
   </si>
   <si>
     <t>Tappi *</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EAPS-1</t>
   </si>
   <si>
     <t>30x15</t>
   </si>
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>10x23</t>
   </si>
   <si>
     <t>0,65</t>
   </si>
   <si>
     <t>6,47</t>
   </si>
   <si>
     <t>0,38</t>
   </si>
   <si>
     <t>EAPS-2</t>
   </si>