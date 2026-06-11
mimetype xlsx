--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,60 +47,60 @@
   <si>
     <t>Materiale</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>ESP 1</t>
   </si>
   <si>
     <t>Acciaio Zincato</t>
   </si>
   <si>
     <t>8/10</t>
   </si>
   <si>
-    <t>1,46</t>
+    <t>1,52</t>
   </si>
   <si>
     <t>ESP 2</t>
   </si>
   <si>
     <t>15/10</t>
   </si>
   <si>
-    <t>1,63</t>
+    <t>1,70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>