--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,168 +44,168 @@
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>Manuale</t>
   </si>
   <si>
     <t>ONE T 24V</t>
   </si>
   <si>
     <t>ONE T 230V</t>
   </si>
   <si>
     <t>BFLT 24V</t>
   </si>
   <si>
     <t>BFLT 230V</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>191,84</t>
-[...116 lines deleted...]
-    <t>641,95</t>
+    <t>199,51</t>
+  </si>
+  <si>
+    <t>565,34</t>
+  </si>
+  <si>
+    <t>594,17</t>
+  </si>
+  <si>
+    <t>572,97</t>
+  </si>
+  <si>
+    <t>621,86</t>
+  </si>
+  <si>
+    <t>203,29</t>
+  </si>
+  <si>
+    <t>569,00</t>
+  </si>
+  <si>
+    <t>597,70</t>
+  </si>
+  <si>
+    <t>576,52</t>
+  </si>
+  <si>
+    <t>625,35</t>
+  </si>
+  <si>
+    <t>208,60</t>
+  </si>
+  <si>
+    <t>574,22</t>
+  </si>
+  <si>
+    <t>602,76</t>
+  </si>
+  <si>
+    <t>581,53</t>
+  </si>
+  <si>
+    <t>630,40</t>
+  </si>
+  <si>
+    <t>210,70</t>
+  </si>
+  <si>
+    <t>576,28</t>
+  </si>
+  <si>
+    <t>604,77</t>
+  </si>
+  <si>
+    <t>583,54</t>
+  </si>
+  <si>
+    <t>632,40</t>
+  </si>
+  <si>
+    <t>218,22</t>
+  </si>
+  <si>
+    <t>583,61</t>
+  </si>
+  <si>
+    <t>611,85</t>
+  </si>
+  <si>
+    <t>590,58</t>
+  </si>
+  <si>
+    <t>639,50</t>
+  </si>
+  <si>
+    <t>233,14</t>
+  </si>
+  <si>
+    <t>598,19</t>
+  </si>
+  <si>
+    <t>626,02</t>
+  </si>
+  <si>
+    <t>604,67</t>
+  </si>
+  <si>
+    <t>653,56</t>
+  </si>
+  <si>
+    <t>244,64</t>
+  </si>
+  <si>
+    <t>609,44</t>
+  </si>
+  <si>
+    <t>636,91</t>
+  </si>
+  <si>
+    <t>615,53</t>
+  </si>
+  <si>
+    <t>664,37</t>
+  </si>
+  <si>
+    <t>248,07</t>
+  </si>
+  <si>
+    <t>612,78</t>
+  </si>
+  <si>
+    <t>640,14</t>
+  </si>
+  <si>
+    <t>618,74</t>
+  </si>
+  <si>
+    <t>667,63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>