--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,158 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>CT CONTROTELAIO PER BOCCHETTE E GRIGLIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>14,54</t>
-[...8 lines deleted...]
-    <t>19,41</t>
+    <t>15,12</t>
+  </si>
+  <si>
+    <t>16,79</t>
+  </si>
+  <si>
+    <t>18,47</t>
+  </si>
+  <si>
+    <t>20,19</t>
+  </si>
+  <si>
+    <t>22,20</t>
+  </si>
+  <si>
+    <t>24,19</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>23,26</t>
-[...71 lines deleted...]
-    <t>77,20</t>
+    <t>27,59</t>
+  </si>
+  <si>
+    <t>36,97</t>
+  </si>
+  <si>
+    <t>22,16</t>
+  </si>
+  <si>
+    <t>25,80</t>
+  </si>
+  <si>
+    <t>31,31</t>
+  </si>
+  <si>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>25,91</t>
+  </si>
+  <si>
+    <t>28,64</t>
+  </si>
+  <si>
+    <t>34,92</t>
+  </si>
+  <si>
+    <t>40,33</t>
+  </si>
+  <si>
+    <t>29,57</t>
+  </si>
+  <si>
+    <t>34,16</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>45,71</t>
+  </si>
+  <si>
+    <t>32,97</t>
+  </si>
+  <si>
+    <t>39,52</t>
+  </si>
+  <si>
+    <t>47,69</t>
+  </si>
+  <si>
+    <t>51,05</t>
+  </si>
+  <si>
+    <t>43,20</t>
+  </si>
+  <si>
+    <t>46,09</t>
+  </si>
+  <si>
+    <t>51,48</t>
+  </si>
+  <si>
+    <t>56,86</t>
+  </si>
+  <si>
+    <t>44,03</t>
+  </si>
+  <si>
+    <t>46,72</t>
+  </si>
+  <si>
+    <t>49,40</t>
+  </si>
+  <si>
+    <t>57,13</t>
+  </si>
+  <si>
+    <t>62,21</t>
+  </si>
+  <si>
+    <t>64,21</t>
+  </si>
+  <si>
+    <t>71,22</t>
+  </si>
+  <si>
+    <t>80,29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -526,51 +547,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
@@ -667,337 +688,337 @@
       <c r="A8" s="3">
         <v>100</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="3">
         <v>150</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="3">
         <v>200</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I10" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3">
         <v>300</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I11" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3">
         <v>400</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3">
         <v>500</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3">
         <v>600</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3">
         <v>800</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3">
         <v>1000</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 