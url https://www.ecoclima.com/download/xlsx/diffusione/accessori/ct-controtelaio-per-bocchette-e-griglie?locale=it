--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>CT CONTROTELAIO PER BOCCHETTE E GRIGLIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>15,12</t>
   </si>
   <si>
     <t>16,79</t>
   </si>
   <si>
     <t>18,47</t>
   </si>
   <si>
     <t>20,19</t>
   </si>
   <si>
     <t>22,20</t>
   </si>
   <si>
     <t>24,19</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>27,59</t>
   </si>