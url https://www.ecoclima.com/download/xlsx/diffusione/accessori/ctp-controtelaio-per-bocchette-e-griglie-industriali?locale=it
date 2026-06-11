--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,309 +32,309 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>CTP CONTROTELAIO PER BOCCHETTE E GRIGLIE INDUSTRIALI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>CTP - Controtelaio</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>38,88</t>
-[...257 lines deleted...]
-    <t>618,29</t>
+    <t>40,44</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>43,92</t>
+  </si>
+  <si>
+    <t>45,79</t>
+  </si>
+  <si>
+    <t>47,67</t>
+  </si>
+  <si>
+    <t>56,50</t>
+  </si>
+  <si>
+    <t>65,34</t>
+  </si>
+  <si>
+    <t>51,15</t>
+  </si>
+  <si>
+    <t>67,09</t>
+  </si>
+  <si>
+    <t>68,83</t>
+  </si>
+  <si>
+    <t>66,96</t>
+  </si>
+  <si>
+    <t>68,96</t>
+  </si>
+  <si>
+    <t>70,97</t>
+  </si>
+  <si>
+    <t>73,58</t>
+  </si>
+  <si>
+    <t>78,33</t>
+  </si>
+  <si>
+    <t>82,49</t>
+  </si>
+  <si>
+    <t>91,40</t>
+  </si>
+  <si>
+    <t>104,47</t>
+  </si>
+  <si>
+    <t>70,70</t>
+  </si>
+  <si>
+    <t>72,57</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>96,47</t>
+  </si>
+  <si>
+    <t>112,53</t>
+  </si>
+  <si>
+    <t>128,62</t>
+  </si>
+  <si>
+    <t>79,71</t>
+  </si>
+  <si>
+    <t>86,84</t>
+  </si>
+  <si>
+    <t>97,65</t>
+  </si>
+  <si>
+    <t>115,70</t>
+  </si>
+  <si>
+    <t>134,99</t>
+  </si>
+  <si>
+    <t>154,29</t>
+  </si>
+  <si>
+    <t>76,33</t>
+  </si>
+  <si>
+    <t>88,82</t>
+  </si>
+  <si>
+    <t>101,32</t>
+  </si>
+  <si>
+    <t>113,91</t>
+  </si>
+  <si>
+    <t>157,50</t>
+  </si>
+  <si>
+    <t>179,98</t>
+  </si>
+  <si>
+    <t>78,20</t>
+  </si>
+  <si>
+    <t>93,34</t>
+  </si>
+  <si>
+    <t>108,49</t>
+  </si>
+  <si>
+    <t>121,84</t>
+  </si>
+  <si>
+    <t>144,67</t>
+  </si>
+  <si>
+    <t>168,80</t>
+  </si>
+  <si>
+    <t>192,90</t>
+  </si>
+  <si>
+    <t>85,94</t>
+  </si>
+  <si>
+    <t>100,82</t>
+  </si>
+  <si>
+    <t>115,71</t>
+  </si>
+  <si>
+    <t>129,97</t>
+  </si>
+  <si>
+    <t>154,33</t>
+  </si>
+  <si>
+    <t>180,03</t>
+  </si>
+  <si>
+    <t>205,76</t>
+  </si>
+  <si>
+    <t>96,69</t>
+  </si>
+  <si>
+    <t>113,44</t>
+  </si>
+  <si>
+    <t>130,20</t>
+  </si>
+  <si>
+    <t>146,22</t>
+  </si>
+  <si>
+    <t>173,61</t>
+  </si>
+  <si>
+    <t>202,55</t>
+  </si>
+  <si>
+    <t>231,48</t>
+  </si>
+  <si>
+    <t>107,44</t>
+  </si>
+  <si>
+    <t>126,05</t>
+  </si>
+  <si>
+    <t>144,64</t>
+  </si>
+  <si>
+    <t>162,46</t>
+  </si>
+  <si>
+    <t>225,05</t>
+  </si>
+  <si>
+    <t>257,21</t>
+  </si>
+  <si>
+    <t>160,76</t>
+  </si>
+  <si>
+    <t>192,86</t>
+  </si>
+  <si>
+    <t>224,99</t>
+  </si>
+  <si>
+    <t>241,12</t>
+  </si>
+  <si>
+    <t>289,36</t>
+  </si>
+  <si>
+    <t>321,51</t>
+  </si>
+  <si>
+    <t>231,43</t>
+  </si>
+  <si>
+    <t>269,98</t>
+  </si>
+  <si>
+    <t>308,65</t>
+  </si>
+  <si>
+    <t>347,22</t>
+  </si>
+  <si>
+    <t>385,82</t>
+  </si>
+  <si>
+    <t>314,98</t>
+  </si>
+  <si>
+    <t>337,57</t>
+  </si>
+  <si>
+    <t>360,09</t>
+  </si>
+  <si>
+    <t>405,10</t>
+  </si>
+  <si>
+    <t>450,12</t>
+  </si>
+  <si>
+    <t>434,03</t>
+  </si>
+  <si>
+    <t>482,27</t>
+  </si>
+  <si>
+    <t>411,55</t>
+  </si>
+  <si>
+    <t>462,97</t>
+  </si>
+  <si>
+    <t>514,40</t>
+  </si>
+  <si>
+    <t>520,84</t>
+  </si>
+  <si>
+    <t>578,72</t>
+  </si>
+  <si>
+    <t>643,02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>