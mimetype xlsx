--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>CTP CONTROTELAIO PER BOCCHETTE E GRIGLIE INDUSTRIALI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>CTP - Controtelaio</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>40,44</t>
   </si>
   <si>
     <t>42,05</t>
   </si>
   <si>
     <t>43,92</t>
   </si>
   <si>
     <t>45,79</t>
   </si>
   <si>
     <t>47,67</t>
   </si>
   <si>
     <t>56,50</t>
   </si>
   <si>
     <t>65,34</t>
   </si>
   <si>
     <t>51,15</t>
   </si>