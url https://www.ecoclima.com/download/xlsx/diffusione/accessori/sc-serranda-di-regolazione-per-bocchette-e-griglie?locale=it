--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,201 +35,201 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>SC SERRANDA DI REGOLAZIONE PER BOCCHETTE E GRIGLIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>SC - Serranda</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>13,61</t>
-[...149 lines deleted...]
-    <t>236,16</t>
+    <t>14,15</t>
+  </si>
+  <si>
+    <t>15,41</t>
+  </si>
+  <si>
+    <t>18,44</t>
+  </si>
+  <si>
+    <t>22,01</t>
+  </si>
+  <si>
+    <t>25,18</t>
+  </si>
+  <si>
+    <t>31,65</t>
+  </si>
+  <si>
+    <t>38,83</t>
+  </si>
+  <si>
+    <t>50,35</t>
+  </si>
+  <si>
+    <t>15,61</t>
+  </si>
+  <si>
+    <t>18,06</t>
+  </si>
+  <si>
+    <t>21,28</t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>28,08</t>
+  </si>
+  <si>
+    <t>35,96</t>
+  </si>
+  <si>
+    <t>43,34</t>
+  </si>
+  <si>
+    <t>56,15</t>
+  </si>
+  <si>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>23,98</t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>30,92</t>
+  </si>
+  <si>
+    <t>35,62</t>
+  </si>
+  <si>
+    <t>43,65</t>
+  </si>
+  <si>
+    <t>48,71</t>
+  </si>
+  <si>
+    <t>71,24</t>
+  </si>
+  <si>
+    <t>29,76</t>
+  </si>
+  <si>
+    <t>36,84</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>53,79</t>
+  </si>
+  <si>
+    <t>64,85</t>
+  </si>
+  <si>
+    <t>88,67</t>
+  </si>
+  <si>
+    <t>42,19</t>
+  </si>
+  <si>
+    <t>50,96</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>67,03</t>
+  </si>
+  <si>
+    <t>79,54</t>
+  </si>
+  <si>
+    <t>109,56</t>
+  </si>
+  <si>
+    <t>65,57</t>
+  </si>
+  <si>
+    <t>68,36</t>
+  </si>
+  <si>
+    <t>81,30</t>
+  </si>
+  <si>
+    <t>102,61</t>
+  </si>
+  <si>
+    <t>136,73</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>98,17</t>
+  </si>
+  <si>
+    <t>122,80</t>
+  </si>
+  <si>
+    <t>162,82</t>
+  </si>
+  <si>
+    <t>134,05</t>
+  </si>
+  <si>
+    <t>159,08</t>
+  </si>
+  <si>
+    <t>196,33</t>
+  </si>
+  <si>
+    <t>205,43</t>
+  </si>
+  <si>
+    <t>245,61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -590,51 +590,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>