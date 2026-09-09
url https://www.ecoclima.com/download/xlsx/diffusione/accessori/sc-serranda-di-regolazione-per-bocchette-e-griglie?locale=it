--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>SC SERRANDA DI REGOLAZIONE PER BOCCHETTE E GRIGLIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>SC - Serranda</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>14,15</t>
   </si>
   <si>
     <t>15,41</t>
   </si>
   <si>
     <t>18,44</t>
   </si>
   <si>
     <t>22,01</t>
   </si>
   <si>
     <t>25,18</t>
   </si>
   <si>
     <t>31,65</t>
   </si>
   <si>
     <t>38,83</t>
   </si>
   <si>
     <t>50,35</t>
   </si>