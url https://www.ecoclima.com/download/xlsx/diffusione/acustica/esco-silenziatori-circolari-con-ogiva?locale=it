--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -12,266 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>ESCO SILENZIATORI CIRCOLARI CON OGIVA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
-    <t>Lunghezza</t>
+    <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>Silenziatore CON OGIVA</t>
   </si>
   <si>
     <t>Silenziatore SENZA OGIVA</t>
   </si>
   <si>
     <t>ESCO-OB - Innesto a Baionetta</t>
   </si>
   <si>
     <t>ESCO-OC - Bordo Collare</t>
   </si>
   <si>
     <t>ESCO-SB - Innesto a Baionetta</t>
   </si>
   <si>
     <t>ESCO-SC - Bordo Collare</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>624,16</t>
-[...173 lines deleted...]
-    <t>1.818,16</t>
+    <t>a.r.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -629,51 +455,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
@@ -709,317 +535,317 @@
       </c>
       <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>400</v>
       </c>
       <c r="B7" s="3">
         <v>500</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
       <c r="B8" s="3">
         <v>1000</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3"/>
       <c r="B9" s="3">
         <v>1500</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>500</v>
       </c>
       <c r="B10" s="3">
         <v>500</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3"/>
       <c r="B11" s="3">
         <v>1000</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3"/>
       <c r="B12" s="3">
         <v>1500</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>630</v>
       </c>
       <c r="B13" s="3">
         <v>500</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
       <c r="B14" s="3">
         <v>1000</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3"/>
       <c r="B15" s="3">
         <v>1500</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>800</v>
       </c>
       <c r="B16" s="3">
         <v>500</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="3"/>
       <c r="B17" s="3">
         <v>1000</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="3"/>
       <c r="B18" s="3">
         <v>1500</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3">
         <v>1000</v>
       </c>
       <c r="B19" s="3">
         <v>500</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3"/>
       <c r="B20" s="3">
         <v>1000</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="3"/>
       <c r="B21" s="3">
         <v>1500</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A19:A21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>