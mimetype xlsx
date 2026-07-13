--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -12,106 +12,869 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>ESRS SILENZIATORI RETTANGOLARI A SETTI FONOASSORBENTI</t>
   </si>
   <si>
-    <t>Nessun listino prezzi disponibile per questo prodotto</t>
+    <t>Dati di Funzionamento e Listino Prezzi - ESRS-1</t>
+  </si>
+  <si>
+    <t>Pa: perdita di carico in Pascal per lunghezza 1200 mm.Tutte le dimensioni sono espresse in mm.</t>
+  </si>
+  <si>
+    <t>Dimensioni BxH</t>
+  </si>
+  <si>
+    <t>Superficie Frontale</t>
+  </si>
+  <si>
+    <t>Superficie Libera</t>
+  </si>
+  <si>
+    <t>Nr. Setti</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Lunghezza (m) (mm)</t>
+  </si>
+  <si>
+    <t>Velocità  Frontale (m/s)</t>
+  </si>
+  <si>
+    <t>2,5</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>Portata (m3/h)</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>mq</t>
+  </si>
+  <si>
+    <t>33 Pa</t>
+  </si>
+  <si>
+    <t>63 Pa</t>
+  </si>
+  <si>
+    <t>78 Pa</t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>300x300</t>
+  </si>
+  <si>
+    <t>0,09</t>
+  </si>
+  <si>
+    <t>0,03</t>
+  </si>
+  <si>
+    <t>253,21</t>
+  </si>
+  <si>
+    <t>324,12</t>
+  </si>
+  <si>
+    <t>405,93</t>
+  </si>
+  <si>
+    <t>487,43</t>
+  </si>
+  <si>
+    <t>300x450</t>
+  </si>
+  <si>
+    <t>0,135</t>
+  </si>
+  <si>
+    <t>0,05</t>
+  </si>
+  <si>
+    <t>295,80</t>
+  </si>
+  <si>
+    <t>393,71</t>
+  </si>
+  <si>
+    <t>475,21</t>
+  </si>
+  <si>
+    <t>550,88</t>
+  </si>
+  <si>
+    <t>300x600</t>
+  </si>
+  <si>
+    <t>0,18</t>
+  </si>
+  <si>
+    <t>0,06</t>
+  </si>
+  <si>
+    <t>349,33</t>
+  </si>
+  <si>
+    <t>446,90</t>
+  </si>
+  <si>
+    <t>528,06</t>
+  </si>
+  <si>
+    <t>643,44</t>
+  </si>
+  <si>
+    <t>600x300</t>
+  </si>
+  <si>
+    <t>397,13</t>
+  </si>
+  <si>
+    <t>512,55</t>
+  </si>
+  <si>
+    <t>611,61</t>
+  </si>
+  <si>
+    <t>755,41</t>
+  </si>
+  <si>
+    <t>600x450</t>
+  </si>
+  <si>
+    <t>0,27</t>
+  </si>
+  <si>
+    <t>457,46</t>
+  </si>
+  <si>
+    <t>580,38</t>
+  </si>
+  <si>
+    <t>725,60</t>
+  </si>
+  <si>
+    <t>893,53</t>
+  </si>
+  <si>
+    <t>600x600</t>
+  </si>
+  <si>
+    <t>0,36</t>
+  </si>
+  <si>
+    <t>0,12</t>
+  </si>
+  <si>
+    <t>501,39</t>
+  </si>
+  <si>
+    <t>670,50</t>
+  </si>
+  <si>
+    <t>841,15</t>
+  </si>
+  <si>
+    <t>1.038,82</t>
+  </si>
+  <si>
+    <t>600x900</t>
+  </si>
+  <si>
+    <t>0,54</t>
+  </si>
+  <si>
+    <t>642,22</t>
+  </si>
+  <si>
+    <t>864,76</t>
+  </si>
+  <si>
+    <t>1.091,02</t>
+  </si>
+  <si>
+    <t>1.338,15</t>
+  </si>
+  <si>
+    <t>900x300</t>
+  </si>
+  <si>
+    <t>524,68</t>
+  </si>
+  <si>
+    <t>673,68</t>
+  </si>
+  <si>
+    <t>845,03</t>
+  </si>
+  <si>
+    <t>1.049,65</t>
+  </si>
+  <si>
+    <t>900x450</t>
+  </si>
+  <si>
+    <t>0,405</t>
+  </si>
+  <si>
+    <t>0,14</t>
+  </si>
+  <si>
+    <t>591,81</t>
+  </si>
+  <si>
+    <t>792,22</t>
+  </si>
+  <si>
+    <t>1.003,56</t>
+  </si>
+  <si>
+    <t>1.247,75</t>
+  </si>
+  <si>
+    <t>900x600</t>
+  </si>
+  <si>
+    <t>681,26</t>
+  </si>
+  <si>
+    <t>921,67</t>
+  </si>
+  <si>
+    <t>1.165,81</t>
+  </si>
+  <si>
+    <t>1.441,39</t>
+  </si>
+  <si>
+    <t>900x900</t>
+  </si>
+  <si>
+    <t>0,81</t>
+  </si>
+  <si>
+    <t>878,54</t>
+  </si>
+  <si>
+    <t>1.190,44</t>
+  </si>
+  <si>
+    <t>1.498,84</t>
+  </si>
+  <si>
+    <t>1.831,79</t>
+  </si>
+  <si>
+    <t>900x1050</t>
+  </si>
+  <si>
+    <t>0,945</t>
+  </si>
+  <si>
+    <t>0,32</t>
+  </si>
+  <si>
+    <t>994,24</t>
+  </si>
+  <si>
+    <t>1.673,91</t>
+  </si>
+  <si>
+    <t>2.041,55</t>
+  </si>
+  <si>
+    <t>900x1200</t>
+  </si>
+  <si>
+    <t>1,08</t>
+  </si>
+  <si>
+    <t>1.092,66</t>
+  </si>
+  <si>
+    <t>1.468,83</t>
+  </si>
+  <si>
+    <t>1.835,11</t>
+  </si>
+  <si>
+    <t>2.235,89</t>
+  </si>
+  <si>
+    <t>1200x450</t>
+  </si>
+  <si>
+    <t>748,48</t>
+  </si>
+  <si>
+    <t>1.015,01</t>
+  </si>
+  <si>
+    <t>1.285,25</t>
+  </si>
+  <si>
+    <t>1.597,53</t>
+  </si>
+  <si>
+    <t>1200x600</t>
+  </si>
+  <si>
+    <t>0,72</t>
+  </si>
+  <si>
+    <t>0,24</t>
+  </si>
+  <si>
+    <t>862,66</t>
+  </si>
+  <si>
+    <t>1.176,55</t>
+  </si>
+  <si>
+    <t>1.488,17</t>
+  </si>
+  <si>
+    <t>1.836,12</t>
+  </si>
+  <si>
+    <t>1200x750</t>
+  </si>
+  <si>
+    <t>0,9</t>
+  </si>
+  <si>
+    <t>0,3</t>
+  </si>
+  <si>
+    <t>991,50</t>
+  </si>
+  <si>
+    <t>1.346,58</t>
+  </si>
+  <si>
+    <t>1.693,83</t>
+  </si>
+  <si>
+    <t>2.080,14</t>
+  </si>
+  <si>
+    <t>1200x900</t>
+  </si>
+  <si>
+    <t>1.118,58</t>
+  </si>
+  <si>
+    <t>1.896,78</t>
+  </si>
+  <si>
+    <t>2.326,00</t>
+  </si>
+  <si>
+    <t>1200x1050</t>
+  </si>
+  <si>
+    <t>1,26</t>
+  </si>
+  <si>
+    <t>0,42</t>
+  </si>
+  <si>
+    <t>1.264,15</t>
+  </si>
+  <si>
+    <t>1.693,57</t>
+  </si>
+  <si>
+    <t>2.120,66</t>
+  </si>
+  <si>
+    <t>2.590,58</t>
+  </si>
+  <si>
+    <t>1200x1200</t>
+  </si>
+  <si>
+    <t>1,44</t>
+  </si>
+  <si>
+    <t>0,48</t>
+  </si>
+  <si>
+    <t>1.389,69</t>
+  </si>
+  <si>
+    <t>1.856,32</t>
+  </si>
+  <si>
+    <t>2.323,16</t>
+  </si>
+  <si>
+    <t>2.842,34</t>
+  </si>
+  <si>
+    <t>1200x1500</t>
+  </si>
+  <si>
+    <t>1,8</t>
+  </si>
+  <si>
+    <t>0,6</t>
+  </si>
+  <si>
+    <t>1.654,83</t>
+  </si>
+  <si>
+    <t>2.202,70</t>
+  </si>
+  <si>
+    <t>2.759,53</t>
+  </si>
+  <si>
+    <t>3.356,95</t>
+  </si>
+  <si>
+    <t>1500x600</t>
+  </si>
+  <si>
+    <t>1.049,93</t>
+  </si>
+  <si>
+    <t>1.431,14</t>
+  </si>
+  <si>
+    <t>1.804,52</t>
+  </si>
+  <si>
+    <t>2.227,50</t>
+  </si>
+  <si>
+    <t>1500x750</t>
+  </si>
+  <si>
+    <t>1,125</t>
+  </si>
+  <si>
+    <t>0,38</t>
+  </si>
+  <si>
+    <t>1.204,84</t>
+  </si>
+  <si>
+    <t>1.631,68</t>
+  </si>
+  <si>
+    <t>2.050,08</t>
+  </si>
+  <si>
+    <t>2.522,78</t>
+  </si>
+  <si>
+    <t>1500x900</t>
+  </si>
+  <si>
+    <t>1,35</t>
+  </si>
+  <si>
+    <t>0,45</t>
+  </si>
+  <si>
+    <t>1.358,32</t>
+  </si>
+  <si>
+    <t>1.827,59</t>
+  </si>
+  <si>
+    <t>2.297,44</t>
+  </si>
+  <si>
+    <t>2.824,43</t>
+  </si>
+  <si>
+    <t>1500x1200</t>
+  </si>
+  <si>
+    <t>1.680,76</t>
+  </si>
+  <si>
+    <t>2.246,49</t>
+  </si>
+  <si>
+    <t>2.821,18</t>
+  </si>
+  <si>
+    <t>3.447,07</t>
+  </si>
+  <si>
+    <t>1500x1500</t>
+  </si>
+  <si>
+    <t>2,25</t>
+  </si>
+  <si>
+    <t>0,75</t>
+  </si>
+  <si>
+    <t>1.999,87</t>
+  </si>
+  <si>
+    <t>2.669,63</t>
+  </si>
+  <si>
+    <t>3.343,19</t>
+  </si>
+  <si>
+    <t>4.068,45</t>
+  </si>
+  <si>
+    <t>1500x1800</t>
+  </si>
+  <si>
+    <t>2,7</t>
+  </si>
+  <si>
+    <t>2.342,70</t>
+  </si>
+  <si>
+    <t>3.115,96</t>
+  </si>
+  <si>
+    <t>3.886,85</t>
+  </si>
+  <si>
+    <t>4.708,32</t>
+  </si>
+  <si>
+    <t>1800x600</t>
+  </si>
+  <si>
+    <t>1.235,49</t>
+  </si>
+  <si>
+    <t>1.681,74</t>
+  </si>
+  <si>
+    <t>2.118,15</t>
+  </si>
+  <si>
+    <t>2.620,78</t>
+  </si>
+  <si>
+    <t>1800x750</t>
+  </si>
+  <si>
+    <t>1.416,78</t>
+  </si>
+  <si>
+    <t>1.912,15</t>
+  </si>
+  <si>
+    <t>2.408,12</t>
+  </si>
+  <si>
+    <t>2.971,82</t>
+  </si>
+  <si>
+    <t>1800x900</t>
+  </si>
+  <si>
+    <t>1,62</t>
+  </si>
+  <si>
+    <t>1.594,11</t>
+  </si>
+  <si>
+    <t>2.146,18</t>
+  </si>
+  <si>
+    <t>2.699,85</t>
+  </si>
+  <si>
+    <t>3.324,22</t>
+  </si>
+  <si>
+    <t>1800x1200</t>
+  </si>
+  <si>
+    <t>2,16</t>
+  </si>
+  <si>
+    <t>1.969,08</t>
+  </si>
+  <si>
+    <t>2.638,46</t>
+  </si>
+  <si>
+    <t>3.314,95</t>
+  </si>
+  <si>
+    <t>4.051,68</t>
+  </si>
+  <si>
+    <t>1800x1500</t>
+  </si>
+  <si>
+    <t>2.346,79</t>
+  </si>
+  <si>
+    <t>3.137,91</t>
+  </si>
+  <si>
+    <t>3.926,66</t>
+  </si>
+  <si>
+    <t>4.776,57</t>
+  </si>
+  <si>
+    <t>1800x1800</t>
+  </si>
+  <si>
+    <t>3,24</t>
+  </si>
+  <si>
+    <t>2.752,51</t>
+  </si>
+  <si>
+    <t>3.661,25</t>
+  </si>
+  <si>
+    <t>4.563,18</t>
+  </si>
+  <si>
+    <t>5.529,11</t>
+  </si>
+  <si>
+    <t>1800x2100</t>
+  </si>
+  <si>
+    <t>3,78</t>
+  </si>
+  <si>
+    <t>3.241,19</t>
+  </si>
+  <si>
+    <t>4.262,50</t>
+  </si>
+  <si>
+    <t>5.277,52</t>
+  </si>
+  <si>
+    <t>6.374,20</t>
+  </si>
+  <si>
+    <t>2100x900</t>
+  </si>
+  <si>
+    <t>1,89</t>
+  </si>
+  <si>
+    <t>0,63</t>
+  </si>
+  <si>
+    <t>1.827,27</t>
+  </si>
+  <si>
+    <t>2.461,13</t>
+  </si>
+  <si>
+    <t>3.106,53</t>
+  </si>
+  <si>
+    <t>3.822,66</t>
+  </si>
+  <si>
+    <t>2100x1200</t>
+  </si>
+  <si>
+    <t>2,52</t>
+  </si>
+  <si>
+    <t>0,84</t>
+  </si>
+  <si>
+    <t>2.260,86</t>
+  </si>
+  <si>
+    <t>3.034,68</t>
+  </si>
+  <si>
+    <t>3.808,83</t>
+  </si>
+  <si>
+    <t>4.655,31</t>
+  </si>
+  <si>
+    <t>2100x1500</t>
+  </si>
+  <si>
+    <t>3,15</t>
+  </si>
+  <si>
+    <t>1,05</t>
+  </si>
+  <si>
+    <t>2.694,91</t>
+  </si>
+  <si>
+    <t>3.604,84</t>
+  </si>
+  <si>
+    <t>4.509,35</t>
+  </si>
+  <si>
+    <t>5.485,89</t>
+  </si>
+  <si>
+    <t>2100x1800</t>
+  </si>
+  <si>
+    <t>3.166,52</t>
+  </si>
+  <si>
+    <t>4.205,67</t>
+  </si>
+  <si>
+    <t>5.238,57</t>
+  </si>
+  <si>
+    <t>6.363,72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2F3372"/>
+        <bgColor rgb="FF2F3372"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -375,73 +1138,1512 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:A1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:K46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="92.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="111.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
-      <c r="A3" t="s">
+    <row r="3" spans="1:11" customHeight="1" ht="22">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="3">
+        <v>4</v>
+      </c>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3">
+        <v>600</v>
+      </c>
+      <c r="I8" s="3">
+        <v>900</v>
+      </c>
+      <c r="J8" s="3">
+        <v>1200</v>
+      </c>
+      <c r="K8" s="3">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3">
+        <v>1</v>
+      </c>
+      <c r="E10" s="3">
+        <v>810</v>
+      </c>
+      <c r="F10" s="3">
+        <v>1135</v>
+      </c>
+      <c r="G10" s="3">
+        <v>1300</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="3">
+        <v>1</v>
+      </c>
+      <c r="E11" s="3">
+        <v>1215</v>
+      </c>
+      <c r="F11" s="3">
+        <v>1705</v>
+      </c>
+      <c r="G11" s="3">
+        <v>1945</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="3">
+        <v>1</v>
+      </c>
+      <c r="E12" s="3">
+        <v>1620</v>
+      </c>
+      <c r="F12" s="3">
+        <v>2270</v>
+      </c>
+      <c r="G12" s="3">
+        <v>2595</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="3">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3">
+        <v>1620</v>
+      </c>
+      <c r="F13" s="3">
+        <v>2270</v>
+      </c>
+      <c r="G13" s="3">
+        <v>2595</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="3">
+        <v>2</v>
+      </c>
+      <c r="E14" s="3">
+        <v>2430</v>
+      </c>
+      <c r="F14" s="3">
+        <v>3405</v>
+      </c>
+      <c r="G14" s="3">
+        <v>3890</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="3">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3">
+        <v>3240</v>
+      </c>
+      <c r="F15" s="3">
+        <v>4540</v>
+      </c>
+      <c r="G15" s="3">
+        <v>5185</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="3">
+        <v>2</v>
+      </c>
+      <c r="E16" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F16" s="3">
+        <v>6805</v>
+      </c>
+      <c r="G16" s="3">
+        <v>7780</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="3">
+        <v>3</v>
+      </c>
+      <c r="E17" s="3">
+        <v>2430</v>
+      </c>
+      <c r="F17" s="3">
+        <v>3405</v>
+      </c>
+      <c r="G17" s="3">
+        <v>3890</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="3">
+        <v>3</v>
+      </c>
+      <c r="E18" s="3">
+        <v>3645</v>
+      </c>
+      <c r="F18" s="3">
+        <v>5105</v>
+      </c>
+      <c r="G18" s="3">
+        <v>5835</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="3">
+        <v>3</v>
+      </c>
+      <c r="E19" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F19" s="3">
+        <v>6805</v>
+      </c>
+      <c r="G19" s="3">
+        <v>7780</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="3">
+        <v>3</v>
+      </c>
+      <c r="E20" s="3">
+        <v>7290</v>
+      </c>
+      <c r="F20" s="3">
+        <v>10210</v>
+      </c>
+      <c r="G20" s="3">
+        <v>11665</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="3">
+        <v>3</v>
+      </c>
+      <c r="E21" s="3">
+        <v>8505</v>
+      </c>
+      <c r="F21" s="3">
+        <v>11910</v>
+      </c>
+      <c r="G21" s="3">
+        <v>13610</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="3">
+        <v>3</v>
+      </c>
+      <c r="E22" s="3">
+        <v>9720</v>
+      </c>
+      <c r="F22" s="3">
+        <v>13610</v>
+      </c>
+      <c r="G22" s="3">
+        <v>15555</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="3">
+        <v>4</v>
+      </c>
+      <c r="E23" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F23" s="3">
+        <v>6805</v>
+      </c>
+      <c r="G23" s="3">
+        <v>7780</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="3">
+        <v>4</v>
+      </c>
+      <c r="E24" s="3">
+        <v>6480</v>
+      </c>
+      <c r="F24" s="3">
+        <v>9075</v>
+      </c>
+      <c r="G24" s="3">
+        <v>10370</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="3">
+        <v>4</v>
+      </c>
+      <c r="E25" s="3">
+        <v>8100</v>
+      </c>
+      <c r="F25" s="3">
+        <v>11340</v>
+      </c>
+      <c r="G25" s="3">
+        <v>12960</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="3">
+        <v>4</v>
+      </c>
+      <c r="E26" s="3">
+        <v>9720</v>
+      </c>
+      <c r="F26" s="3">
+        <v>13610</v>
+      </c>
+      <c r="G26" s="3">
+        <v>15555</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D27" s="3">
+        <v>4</v>
+      </c>
+      <c r="E27" s="3">
+        <v>11340</v>
+      </c>
+      <c r="F27" s="3">
+        <v>15680</v>
+      </c>
+      <c r="G27" s="3">
+        <v>18145</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D28" s="3">
+        <v>4</v>
+      </c>
+      <c r="E28" s="3">
+        <v>12960</v>
+      </c>
+      <c r="F28" s="3">
+        <v>18145</v>
+      </c>
+      <c r="G28" s="3">
+        <v>20740</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D29" s="3">
+        <v>4</v>
+      </c>
+      <c r="E29" s="3">
+        <v>16200</v>
+      </c>
+      <c r="F29" s="3">
+        <v>22680</v>
+      </c>
+      <c r="G29" s="3">
+        <v>25920</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="3">
+        <v>5</v>
+      </c>
+      <c r="E30" s="3">
+        <v>8100</v>
+      </c>
+      <c r="F30" s="3">
+        <v>11340</v>
+      </c>
+      <c r="G30" s="3">
+        <v>12960</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D31" s="3">
+        <v>5</v>
+      </c>
+      <c r="E31" s="3">
+        <v>10125</v>
+      </c>
+      <c r="F31" s="3">
+        <v>14175</v>
+      </c>
+      <c r="G31" s="3">
+        <v>16200</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D32" s="3">
+        <v>5</v>
+      </c>
+      <c r="E32" s="3">
+        <v>12150</v>
+      </c>
+      <c r="F32" s="3">
+        <v>17010</v>
+      </c>
+      <c r="G32" s="3">
+        <v>19440</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" s="3">
+        <v>5</v>
+      </c>
+      <c r="E33" s="3">
+        <v>16200</v>
+      </c>
+      <c r="F33" s="3">
+        <v>22680</v>
+      </c>
+      <c r="G33" s="3">
+        <v>25920</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D34" s="3">
+        <v>5</v>
+      </c>
+      <c r="E34" s="3">
+        <v>20250</v>
+      </c>
+      <c r="F34" s="3">
+        <v>28350</v>
+      </c>
+      <c r="G34" s="3">
+        <v>32400</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="3">
+        <v>5</v>
+      </c>
+      <c r="E35" s="3">
+        <v>24300</v>
+      </c>
+      <c r="F35" s="3">
+        <v>34020</v>
+      </c>
+      <c r="G35" s="3">
+        <v>38880</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="3">
+        <v>6</v>
+      </c>
+      <c r="E36" s="3">
+        <v>9720</v>
+      </c>
+      <c r="F36" s="3">
+        <v>13610</v>
+      </c>
+      <c r="G36" s="3">
+        <v>15555</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" s="3">
+        <v>6</v>
+      </c>
+      <c r="E37" s="3">
+        <v>12150</v>
+      </c>
+      <c r="F37" s="3">
+        <v>17010</v>
+      </c>
+      <c r="G37" s="3">
+        <v>19440</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="3">
+        <v>6</v>
+      </c>
+      <c r="E38" s="3">
+        <v>14580</v>
+      </c>
+      <c r="F38" s="3">
+        <v>20415</v>
+      </c>
+      <c r="G38" s="3">
+        <v>23330</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D39" s="3">
+        <v>6</v>
+      </c>
+      <c r="E39" s="3">
+        <v>19440</v>
+      </c>
+      <c r="F39" s="3">
+        <v>27220</v>
+      </c>
+      <c r="G39" s="3">
+        <v>31105</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="3">
+        <v>6</v>
+      </c>
+      <c r="E40" s="3">
+        <v>24300</v>
+      </c>
+      <c r="F40" s="3">
+        <v>34020</v>
+      </c>
+      <c r="G40" s="3">
+        <v>38880</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" s="3">
+        <v>6</v>
+      </c>
+      <c r="E41" s="3">
+        <v>29160</v>
+      </c>
+      <c r="F41" s="3">
+        <v>40825</v>
+      </c>
+      <c r="G41" s="3">
+        <v>46660</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" s="3">
+        <v>6</v>
+      </c>
+      <c r="E42" s="3">
+        <v>34020</v>
+      </c>
+      <c r="F42" s="3">
+        <v>47630</v>
+      </c>
+      <c r="G42" s="3">
+        <v>54435</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="3">
+        <v>7</v>
+      </c>
+      <c r="E43" s="3">
+        <v>17010</v>
+      </c>
+      <c r="F43" s="3">
+        <v>23815</v>
+      </c>
+      <c r="G43" s="3">
+        <v>27220</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D44" s="3">
+        <v>7</v>
+      </c>
+      <c r="E44" s="3">
+        <v>22680</v>
+      </c>
+      <c r="F44" s="3">
+        <v>31755</v>
+      </c>
+      <c r="G44" s="3">
+        <v>36290</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D45" s="3">
+        <v>7</v>
+      </c>
+      <c r="E45" s="3">
+        <v>28350</v>
+      </c>
+      <c r="F45" s="3">
+        <v>39690</v>
+      </c>
+      <c r="G45" s="3">
+        <v>45360</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" s="3">
+        <v>7</v>
+      </c>
+      <c r="E46" s="3">
+        <v>34020</v>
+      </c>
+      <c r="F46" s="3">
+        <v>47630</v>
+      </c>
+      <c r="G46" s="3">
+        <v>54435</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>244</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:K7"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="E8:G8"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>