--- v1 (2026-07-13)
+++ v2 (2026-09-23)
@@ -50,69 +50,69 @@
   <si>
     <t>Superficie Frontale</t>
   </si>
   <si>
     <t>Superficie Libera</t>
   </si>
   <si>
     <t>Nr. Setti</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Lunghezza (m) (mm)</t>
   </si>
   <si>
     <t>Velocità  Frontale (m/s)</t>
   </si>
   <si>
     <t>2,5</t>
   </si>
   <si>
     <t>3,5</t>
   </si>
   <si>
-    <t>Portata (m3/h)</t>
+    <t>Portata m3/h</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>mq</t>
   </si>
   <si>
     <t>33 Pa</t>
   </si>
   <si>
     <t>63 Pa</t>
   </si>
   <si>
     <t>78 Pa</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
     <t>0,09</t>
   </si>
   <si>
     <t>0,03</t>
   </si>
   <si>
     <t>253,21</t>
   </si>
   <si>
     <t>324,12</t>
   </si>
   <si>
     <t>405,93</t>
   </si>
   <si>
     <t>487,43</t>
   </si>
   <si>
     <t>300x450</t>
   </si>