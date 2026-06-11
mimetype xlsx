--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,564 +47,564 @@
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBA-VO</t>
   </si>
   <si>
     <t>EBA-OV</t>
   </si>
   <si>
     <t>EBA-O</t>
   </si>
   <si>
     <t>EBA-V</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>21,87</t>
-[...2 lines deleted...]
-    <t>20,12</t>
+    <t>22,74</t>
+  </si>
+  <si>
+    <t>20,92</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>25,31</t>
-[...2 lines deleted...]
-    <t>22,74</t>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>23,65</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>32,36</t>
-[...2 lines deleted...]
-    <t>26,18</t>
+    <t>33,65</t>
+  </si>
+  <si>
+    <t>27,23</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>36,39</t>
-[...2 lines deleted...]
-    <t>30,33</t>
+    <t>37,85</t>
+  </si>
+  <si>
+    <t>31,54</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>40,39</t>
-[...2 lines deleted...]
-    <t>33,68</t>
+    <t>42,01</t>
+  </si>
+  <si>
+    <t>35,03</t>
   </si>
   <si>
     <t>700x100</t>
   </si>
   <si>
-    <t>48,55</t>
-[...2 lines deleted...]
-    <t>36,55</t>
+    <t>50,49</t>
+  </si>
+  <si>
+    <t>38,01</t>
   </si>
   <si>
     <t>200x150</t>
   </si>
   <si>
-    <t>24,67</t>
-[...2 lines deleted...]
-    <t>22,92</t>
+    <t>25,66</t>
+  </si>
+  <si>
+    <t>23,84</t>
   </si>
   <si>
     <t>300x150</t>
   </si>
   <si>
-    <t>28,58</t>
-[...2 lines deleted...]
-    <t>26,21</t>
+    <t>29,72</t>
+  </si>
+  <si>
+    <t>27,26</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>41,80</t>
-[...2 lines deleted...]
-    <t>30,60</t>
+    <t>43,47</t>
+  </si>
+  <si>
+    <t>31,82</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>48,08</t>
-[...2 lines deleted...]
-    <t>34,97</t>
+    <t>50,00</t>
+  </si>
+  <si>
+    <t>36,37</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>55,95</t>
-[...2 lines deleted...]
-    <t>39,36</t>
+    <t>58,19</t>
+  </si>
+  <si>
+    <t>40,93</t>
   </si>
   <si>
     <t>700x150</t>
   </si>
   <si>
-    <t>63,84</t>
-[...2 lines deleted...]
-    <t>41,54</t>
+    <t>66,39</t>
+  </si>
+  <si>
+    <t>43,20</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>71,71</t>
-[...2 lines deleted...]
-    <t>43,71</t>
+    <t>74,58</t>
+  </si>
+  <si>
+    <t>45,46</t>
   </si>
   <si>
     <t>200x200</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>47,20</t>
-[...2 lines deleted...]
-    <t>35,85</t>
+    <t>49,09</t>
+  </si>
+  <si>
+    <t>37,28</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>56,84</t>
-[...2 lines deleted...]
-    <t>40,23</t>
+    <t>59,11</t>
+  </si>
+  <si>
+    <t>41,84</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
+    <t>70,03</t>
+  </si>
+  <si>
+    <t>46,37</t>
+  </si>
+  <si>
+    <t>700x200</t>
+  </si>
+  <si>
+    <t>78,22</t>
+  </si>
+  <si>
+    <t>50,48</t>
+  </si>
+  <si>
+    <t>Listino Prezzi (continua)</t>
+  </si>
+  <si>
+    <t>Dimensioni espresse in mm.</t>
+  </si>
+  <si>
+    <t>800x200</t>
+  </si>
+  <si>
+    <t>86,40</t>
+  </si>
+  <si>
+    <t>54,59</t>
+  </si>
+  <si>
+    <t>1000x200</t>
+  </si>
+  <si>
+    <t>93,68</t>
+  </si>
+  <si>
+    <t>300x300</t>
+  </si>
+  <si>
+    <t>400x300</t>
+  </si>
+  <si>
+    <t>500x300</t>
+  </si>
+  <si>
+    <t>75,48</t>
+  </si>
+  <si>
+    <t>55,47</t>
+  </si>
+  <si>
+    <t>600x300</t>
+  </si>
+  <si>
+    <t>88,24</t>
+  </si>
+  <si>
+    <t>60,93</t>
+  </si>
+  <si>
+    <t>700x300</t>
+  </si>
+  <si>
+    <t>97,33</t>
+  </si>
+  <si>
+    <t>67,29</t>
+  </si>
+  <si>
+    <t>800x300</t>
+  </si>
+  <si>
+    <t>106,40</t>
+  </si>
+  <si>
+    <t>73,67</t>
+  </si>
+  <si>
+    <t>1000x300</t>
+  </si>
+  <si>
+    <t>126,41</t>
+  </si>
+  <si>
+    <t>90,04</t>
+  </si>
+  <si>
+    <t>400x400</t>
+  </si>
+  <si>
+    <t>600x400</t>
+  </si>
+  <si>
+    <t>72,79</t>
+  </si>
+  <si>
+    <t>700x400</t>
+  </si>
+  <si>
+    <t>120,95</t>
+  </si>
+  <si>
+    <t>83,70</t>
+  </si>
+  <si>
+    <t>800x400</t>
+  </si>
+  <si>
+    <t>135,49</t>
+  </si>
+  <si>
+    <t>1000x400</t>
+  </si>
+  <si>
+    <t>150,05</t>
+  </si>
+  <si>
+    <t>110,04</t>
+  </si>
+  <si>
+    <t>Stacco Superiore</t>
+  </si>
+  <si>
+    <t>Stacco Laterale</t>
+  </si>
+  <si>
+    <t>SC - Serranda</t>
+  </si>
+  <si>
+    <t>CT - Controtelaio</t>
+  </si>
+  <si>
+    <t>EPZ - Plenum Zincato</t>
+  </si>
+  <si>
+    <t>EPI - Plenum Isolato</t>
+  </si>
+  <si>
+    <t>L1xH1</t>
+  </si>
+  <si>
+    <t>73,54</t>
+  </si>
+  <si>
+    <t>93,88</t>
+  </si>
+  <si>
+    <t>82,80</t>
+  </si>
+  <si>
+    <t>106,39</t>
+  </si>
+  <si>
+    <t>43,65</t>
+  </si>
+  <si>
+    <t>31,31</t>
+  </si>
+  <si>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
+    <t>117,02</t>
+  </si>
+  <si>
+    <t>48,71</t>
+  </si>
+  <si>
+    <t>34,92</t>
+  </si>
+  <si>
+    <t>42,85</t>
+  </si>
+  <si>
+    <t>58,39</t>
+  </si>
+  <si>
+    <t>51,24</t>
+  </si>
+  <si>
+    <t>69,74</t>
+  </si>
+  <si>
+    <t>29,76</t>
+  </si>
+  <si>
+    <t>22,16</t>
+  </si>
+  <si>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>74,78</t>
+  </si>
+  <si>
     <t>67,34</t>
   </si>
   <si>
-    <t>44,59</t>
-[...251 lines deleted...]
-    <t>47,17</t>
+    <t>87,92</t>
+  </si>
+  <si>
+    <t>36,84</t>
+  </si>
+  <si>
+    <t>25,91</t>
+  </si>
+  <si>
+    <t>61,07</t>
+  </si>
+  <si>
+    <t>79,49</t>
+  </si>
+  <si>
+    <t>72,22</t>
+  </si>
+  <si>
+    <t>94,52</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>29,57</t>
+  </si>
+  <si>
+    <t>72,30</t>
+  </si>
+  <si>
+    <t>92,24</t>
+  </si>
+  <si>
+    <t>80,69</t>
+  </si>
+  <si>
+    <t>103,51</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>75,82</t>
+  </si>
+  <si>
+    <t>98,96</t>
+  </si>
+  <si>
+    <t>89,76</t>
+  </si>
+  <si>
+    <t>118,02</t>
+  </si>
+  <si>
+    <t>49,06</t>
   </si>
   <si>
     <t>A.R.</t>
   </si>
   <si>
-    <t>84,97</t>
-[...110 lines deleted...]
-    <t>45,86</t>
+    <t>88,37</t>
+  </si>
+  <si>
+    <t>116,90</t>
+  </si>
+  <si>
+    <t>103,71</t>
+  </si>
+  <si>
+    <t>137,48</t>
+  </si>
+  <si>
+    <t>53,79</t>
+  </si>
+  <si>
+    <t>36,97</t>
+  </si>
+  <si>
+    <t>95,40</t>
+  </si>
+  <si>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>113,51</t>
+  </si>
+  <si>
+    <t>150,59</t>
+  </si>
+  <si>
+    <t>64,85</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>62,15</t>
+  </si>
+  <si>
+    <t>80,81</t>
+  </si>
+  <si>
+    <t>77,05</t>
+  </si>
+  <si>
+    <t>100,84</t>
+  </si>
+  <si>
+    <t>42,19</t>
+  </si>
+  <si>
+    <t>85,60</t>
+  </si>
+  <si>
+    <t>113,34</t>
+  </si>
+  <si>
+    <t>94,88</t>
+  </si>
+  <si>
+    <t>125,85</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>90,89</t>
+  </si>
+  <si>
+    <t>122,49</t>
+  </si>
+  <si>
+    <t>106,18</t>
+  </si>
+  <si>
+    <t>143,48</t>
+  </si>
+  <si>
+    <t>60,91</t>
+  </si>
+  <si>
+    <t>103,23</t>
+  </si>
+  <si>
+    <t>134,13</t>
+  </si>
+  <si>
+    <t>119,93</t>
+  </si>
+  <si>
+    <t>156,51</t>
+  </si>
+  <si>
+    <t>67,03</t>
+  </si>
+  <si>
+    <t>122,38</t>
+  </si>
+  <si>
+    <t>159,31</t>
+  </si>
+  <si>
+    <t>148,36</t>
+  </si>
+  <si>
+    <t>194,16</t>
+  </si>
+  <si>
+    <t>79,54</t>
+  </si>
+  <si>
+    <t>47,69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>