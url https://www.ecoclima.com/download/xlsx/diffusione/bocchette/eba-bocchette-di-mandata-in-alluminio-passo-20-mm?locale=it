--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -20,72 +20,72 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>EBA BOCCHETTE DI MANDATA IN ALLUMINIO PASSO 20 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
-    <t>Nota: verniciato bianco RAL9016 + 20%.</t>
+    <t>Verniciatura:</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBA-VO</t>
   </si>
   <si>
     <t>EBA-OV</t>
   </si>
   <si>
     <t>EBA-O</t>
   </si>
   <si>
     <t>EBA-V</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
     <t>22,74</t>
   </si>
   <si>
     <t>20,92</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>26,32</t>
   </si>
   <si>
     <t>23,65</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>33,65</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>80,69</t>
   </si>
   <si>
     <t>103,51</t>
   </si>
   <si>
     <t>44,34</t>
   </si>
   <si>
     <t>75,82</t>
   </si>
   <si>
     <t>98,96</t>
   </si>
   <si>
     <t>89,76</t>
   </si>
   <si>
     <t>118,02</t>
   </si>
   <si>
     <t>49,06</t>
   </si>
   <si>
-    <t>A.R.</t>
+    <t>a.r.</t>
   </si>
   <si>
     <t>88,37</t>
   </si>
   <si>
     <t>116,90</t>
   </si>
   <si>
     <t>103,71</t>
   </si>
   <si>
     <t>137,48</t>
   </si>
   <si>
     <t>53,79</t>
   </si>
   <si>
     <t>36,97</t>
   </si>
   <si>
     <t>95,40</t>
   </si>
   <si>
     <t>126,33</t>
   </si>
@@ -961,51 +961,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A49" sqref="A49:G65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">