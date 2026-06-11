--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -56,198 +56,198 @@
   <si>
     <t>EBCV-V</t>
   </si>
   <si>
     <t>EBCV-VO</t>
   </si>
   <si>
     <t>SCB</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
-    <t>28,16  </t>
-[...5 lines deleted...]
-    <t>14,82</t>
+    <t>29,29  </t>
+  </si>
+  <si>
+    <t>38,49  </t>
+  </si>
+  <si>
+    <t>15,41</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>31,11  </t>
-[...5 lines deleted...]
-    <t>17,73</t>
+    <t>32,35  </t>
+  </si>
+  <si>
+    <t>46,73  </t>
+  </si>
+  <si>
+    <t>18,44</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>41,45  </t>
-[...5 lines deleted...]
-    <t>21,16</t>
+    <t>43,11  </t>
+  </si>
+  <si>
+    <t>55,12  </t>
+  </si>
+  <si>
+    <t>22,01</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>40,36  </t>
-[...5 lines deleted...]
-    <t>20,46</t>
+    <t>41,97  </t>
+  </si>
+  <si>
+    <t>56,32  </t>
+  </si>
+  <si>
+    <t>21,28</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>42,63  </t>
-[...8 lines deleted...]
-    <t>64,38</t>
+    <t>44,34  </t>
+  </si>
+  <si>
+    <t>66,96  </t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>66,96</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>47,20  </t>
-[...5 lines deleted...]
-    <t>27,00</t>
+    <t>49,09  </t>
+  </si>
+  <si>
+    <t>71,87  </t>
+  </si>
+  <si>
+    <t>28,08</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>59,90  </t>
-[...5 lines deleted...]
-    <t>44,93</t>
+    <t>62,30  </t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>46,73</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>49,55  </t>
-[...5 lines deleted...]
-    <t>29,73</t>
+    <t>51,53  </t>
+  </si>
+  <si>
+    <t>69,52  </t>
+  </si>
+  <si>
+    <t>30,92</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>56,45  </t>
-[...5 lines deleted...]
-    <t>34,25</t>
+    <t>58,71  </t>
+  </si>
+  <si>
+    <t>82,68  </t>
+  </si>
+  <si>
+    <t>35,62</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>61,64  </t>
-[...5 lines deleted...]
-    <t>41,97</t>
+    <t>64,11  </t>
+  </si>
+  <si>
+    <t>100,77  </t>
+  </si>
+  <si>
+    <t>43,65</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>84,68  </t>
-[...5 lines deleted...]
-    <t>42,63</t>
+    <t>88,07  </t>
+  </si>
+  <si>
+    <t>123,97  </t>
+  </si>
+  <si>
+    <t>44,34</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>92,45  </t>
-[...8 lines deleted...]
-    <t>51,72</t>
+    <t>96,15  </t>
+  </si>
+  <si>
+    <t>106,84  </t>
+  </si>
+  <si>
+    <t>151,16  </t>
+  </si>
+  <si>
+    <t>53,79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>