--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -12,157 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>EBCV BOCCHETTE DI MANDATA PER CANALI CIRCOLARI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
+    <t>Verniciatura:</t>
+  </si>
+  <si>
+    <t>Dimensioni</t>
+  </si>
+  <si>
+    <t>Canale</t>
+  </si>
+  <si>
+    <t>EBCV-V</t>
+  </si>
+  <si>
+    <t>EBCV-VO</t>
+  </si>
+  <si>
+    <t>SCB</t>
+  </si>
+  <si>
+    <t>LxH</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>€</t>
+  </si>
+  <si>
+    <t>300x100</t>
+  </si>
+  <si>
+    <t>29,29  </t>
+  </si>
+  <si>
+    <t>38,49  </t>
+  </si>
+  <si>
+    <t>15,41</t>
+  </si>
+  <si>
+    <t>400x100</t>
+  </si>
+  <si>
+    <t>32,35  </t>
+  </si>
+  <si>
+    <t>46,73  </t>
+  </si>
+  <si>
+    <t>18,44</t>
+  </si>
+  <si>
+    <t>500x100</t>
+  </si>
+  <si>
+    <t>43,11  </t>
+  </si>
+  <si>
+    <t>55,12  </t>
+  </si>
+  <si>
+    <t>22,01</t>
+  </si>
+  <si>
+    <t>400x150</t>
+  </si>
+  <si>
+    <t>41,97  </t>
+  </si>
+  <si>
+    <t>56,32  </t>
+  </si>
+  <si>
+    <t>21,28</t>
+  </si>
+  <si>
+    <t>500x150</t>
+  </si>
+  <si>
+    <t>44,34  </t>
+  </si>
+  <si>
+    <t>66,96  </t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>66,96</t>
+  </si>
+  <si>
+    <t>Listino Prezzi (continua)</t>
+  </si>
+  <si>
     <t>Note: </t>
   </si>
   <si>
-    <t>Dimensioni</t>
-[...94 lines deleted...]
-  <si>
     <t>600x150</t>
   </si>
   <si>
     <t>49,09  </t>
   </si>
   <si>
     <t>71,87  </t>
   </si>
   <si>
     <t>28,08</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
     <t>62,30  </t>
   </si>
   <si>
     <t>26,32</t>
   </si>
   <si>
     <t>46,73</t>
   </si>
   <si>
     <t>500x200</t>
@@ -192,53 +189,50 @@
     <t>800x200</t>
   </si>
   <si>
     <t>64,11  </t>
   </si>
   <si>
     <t>100,77  </t>
   </si>
   <si>
     <t>43,65</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
     <t>88,07  </t>
   </si>
   <si>
     <t>123,97  </t>
   </si>
   <si>
     <t>44,34</t>
   </si>
   <si>
     <t>800x300</t>
-  </si>
-[...1 lines deleted...]
-    <t>96,15  </t>
   </si>
   <si>
     <t>106,84  </t>
   </si>
   <si>
     <t>151,16  </t>
   </si>
   <si>
     <t>53,79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -595,1257 +589,977 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A43" sqref="A43:F75"/>
+      <selection pane="bottomLeft" activeCell="A37" sqref="A37:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:6" customHeight="1" ht="22">
+    <row r="3" spans="1:5" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="3" t="s">
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="3">
+        <v>250</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="3">
-[...2 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="3" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:6">
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" s="3"/>
       <c r="B8" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...7 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="3"/>
       <c r="B9" s="3">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>13</v>
+      </c>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="3"/>
       <c r="B10" s="3">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="3"/>
-[...2 lines deleted...]
-      <c r="A11" s="3"/>
       <c r="B11" s="3">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" s="3"/>
       <c r="B12" s="3">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
+      <c r="E12" s="3"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="3"/>
       <c r="B13" s="3">
-        <v>160</v>
+        <v>350</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" s="3"/>
       <c r="B14" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="3"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="3"/>
-[...2 lines deleted...]
-      <c r="A15" s="3"/>
       <c r="B15" s="3">
         <v>250</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" s="3"/>
       <c r="B16" s="3">
         <v>300</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3"/>
       <c r="B17" s="3">
         <v>350</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="E17" s="3"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3"/>
       <c r="B18" s="3">
         <v>400</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="E18" s="3"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19" s="3">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3"/>
       <c r="B20" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-    <row r="21" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="E20" s="3"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3"/>
       <c r="B21" s="3">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3"/>
       <c r="B22" s="3">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3"/>
       <c r="B23" s="3">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-    <row r="24" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3"/>
       <c r="B24" s="3">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="A25" s="3" t="s">
         <v>25</v>
       </c>
+      <c r="E24" s="3"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="3"/>
       <c r="B25" s="3">
+        <v>700</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="3">
         <v>250</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...8 lines deleted...]
-      <c r="F25" s="3" t="s">
+      <c r="C26" s="3" t="s">
         <v>28</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      </c>
       <c r="D26" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3"/>
       <c r="B27" s="3">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-    <row r="28" spans="1:6">
+        <v>29</v>
+      </c>
+      <c r="E27" s="3"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3"/>
       <c r="B28" s="3">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-    <row r="29" spans="1:6">
+        <v>29</v>
+      </c>
+      <c r="E28" s="3"/>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3"/>
       <c r="B29" s="3">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-    <row r="30" spans="1:6">
+        <v>31</v>
+      </c>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3"/>
       <c r="B30" s="3">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-    <row r="31" spans="1:6">
+        <v>29</v>
+      </c>
+      <c r="E30" s="3"/>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3"/>
       <c r="B31" s="3">
+        <v>600</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="3"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3">
         <v>700</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A32" s="3" t="s">
+      <c r="C32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="3">
+      <c r="E32" s="3"/>
+    </row>
+    <row r="35" spans="1:5" customHeight="1" ht="22">
+      <c r="A35" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3">
         <v>250</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...14 lines deleted...]
-      <c r="B33" s="3">
+      <c r="C39" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3">
         <v>300</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B34" s="3">
+      <c r="C40" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" s="3"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3">
         <v>350</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B35" s="3">
+      <c r="C41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E41" s="3"/>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3">
         <v>400</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B36" s="3">
+      <c r="C42" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="3"/>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3">
         <v>500</v>
       </c>
-      <c r="C36" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B37" s="3">
+      <c r="C43" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" s="3"/>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="3"/>
+      <c r="B44" s="3">
         <v>600</v>
       </c>
-      <c r="C37" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B38" s="3">
+      <c r="C44" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E44" s="3"/>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="3"/>
+      <c r="B45" s="3">
         <v>700</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...61 lines deleted...]
-      <c r="A45" s="3" t="s">
+      <c r="C45" s="3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="E45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="3" t="s">
+      <c r="E45" s="3"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="3"/>
       <c r="B46" s="3">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-    <row r="47" spans="1:6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3"/>
       <c r="B47" s="3">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-    <row r="48" spans="1:6">
+        <v>39</v>
+      </c>
+      <c r="E47" s="3"/>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3"/>
       <c r="B48" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-    <row r="49" spans="1:6">
+        <v>39</v>
+      </c>
+      <c r="E48" s="3"/>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3"/>
       <c r="B49" s="3">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-    <row r="50" spans="1:6">
+        <v>39</v>
+      </c>
+      <c r="E49" s="3"/>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3"/>
       <c r="B50" s="3">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="A51" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="E50" s="3"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="3" t="s">
+        <v>42</v>
+      </c>
       <c r="B51" s="3">
-        <v>700</v>
+        <v>350</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="3"/>
       <c r="B52" s="3">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:6">
+        <v>44</v>
+      </c>
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3"/>
       <c r="B53" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="54" spans="1:6">
+        <v>44</v>
+      </c>
+      <c r="E53" s="3"/>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3"/>
       <c r="B54" s="3">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="55" spans="1:6">
+        <v>44</v>
+      </c>
+      <c r="E54" s="3"/>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3"/>
       <c r="B55" s="3">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="A56" s="3"/>
+        <v>44</v>
+      </c>
+      <c r="E55" s="3"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="B56" s="3">
-        <v>700</v>
+        <v>350</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="3"/>
       <c r="B57" s="3">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:6">
+        <v>48</v>
+      </c>
+      <c r="E57" s="3"/>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3"/>
       <c r="B58" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-    <row r="59" spans="1:6">
+        <v>48</v>
+      </c>
+      <c r="E58" s="3"/>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3"/>
       <c r="B59" s="3">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-    <row r="60" spans="1:6">
+        <v>48</v>
+      </c>
+      <c r="E59" s="3"/>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3"/>
       <c r="B60" s="3">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-      <c r="A61" s="3"/>
+        <v>48</v>
+      </c>
+      <c r="E60" s="3"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="3" t="s">
+        <v>50</v>
+      </c>
       <c r="B61" s="3">
-        <v>700</v>
+        <v>350</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="3"/>
       <c r="B62" s="3">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:6">
+        <v>52</v>
+      </c>
+      <c r="E62" s="3"/>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3"/>
       <c r="B63" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-    <row r="64" spans="1:6">
+        <v>52</v>
+      </c>
+      <c r="E63" s="3"/>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3"/>
       <c r="B64" s="3">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-    <row r="65" spans="1:6">
+        <v>52</v>
+      </c>
+      <c r="E64" s="3"/>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3"/>
       <c r="B65" s="3">
+        <v>700</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E65" s="3"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="3">
         <v>600</v>
       </c>
-      <c r="C65" s="3" t="s">
-[...12 lines deleted...]
-      <c r="B66" s="3">
+      <c r="C66" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="3"/>
+      <c r="B67" s="3">
         <v>700</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="C67" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      <c r="A68" s="3"/>
+        <v>56</v>
+      </c>
+      <c r="E67" s="3"/>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="3" t="s">
+        <v>58</v>
+      </c>
       <c r="B68" s="3">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-    <row r="69" spans="1:6">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3"/>
       <c r="B69" s="3">
-        <v>500</v>
+        <v>700</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>52</v>
-[...81 lines deleted...]
-      <c r="C74" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D74" s="3" t="s">
-[...23 lines deleted...]
-      <c r="F75" s="3"/>
+      <c r="E69" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-[...25 lines deleted...]
-    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="E11:E14"/>
+    <mergeCell ref="A15:A18"/>
+    <mergeCell ref="E15:E18"/>
+    <mergeCell ref="A19:A25"/>
+    <mergeCell ref="E19:E25"/>
+    <mergeCell ref="A26:A32"/>
+    <mergeCell ref="E26:E32"/>
+    <mergeCell ref="A39:A45"/>
+    <mergeCell ref="E39:E45"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="E46:E50"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="E51:E55"/>
+    <mergeCell ref="A56:A60"/>
+    <mergeCell ref="E56:E60"/>
+    <mergeCell ref="A61:A65"/>
+    <mergeCell ref="E61:E65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="E66:E67"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="E68:E69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>