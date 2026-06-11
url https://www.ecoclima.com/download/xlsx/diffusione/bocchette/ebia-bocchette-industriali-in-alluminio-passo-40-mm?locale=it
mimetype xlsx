--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,450 +47,450 @@
   <si>
     <t>EBIA-VO</t>
   </si>
   <si>
     <t>EBIA-OV</t>
   </si>
   <si>
     <t>EBIA-O</t>
   </si>
   <si>
     <t>EBIA-V</t>
   </si>
   <si>
     <t>CTP</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>74,20</t>
-[...11 lines deleted...]
-    <t>44,03</t>
+    <t>77,17</t>
+  </si>
+  <si>
+    <t>77,16</t>
+  </si>
+  <si>
+    <t>50,15</t>
+  </si>
+  <si>
+    <t>58,53</t>
+  </si>
+  <si>
+    <t>45,79</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>78,77</t>
-[...8 lines deleted...]
-    <t>45,84</t>
+    <t>81,92</t>
+  </si>
+  <si>
+    <t>56,84</t>
+  </si>
+  <si>
+    <t>61,86</t>
+  </si>
+  <si>
+    <t>47,67</t>
   </si>
   <si>
     <t>700x200</t>
   </si>
   <si>
-    <t>86,82</t>
-[...8 lines deleted...]
-    <t>54,33</t>
+    <t>90,29</t>
+  </si>
+  <si>
+    <t>63,52</t>
+  </si>
+  <si>
+    <t>65,23</t>
+  </si>
+  <si>
+    <t>56,50</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>96,46</t>
-[...8 lines deleted...]
-    <t>62,83</t>
+    <t>100,32</t>
+  </si>
+  <si>
+    <t>71,90</t>
+  </si>
+  <si>
+    <t>76,91</t>
+  </si>
+  <si>
+    <t>65,34</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>106,11</t>
-[...5 lines deleted...]
-    <t>66,18</t>
+    <t>110,35</t>
+  </si>
+  <si>
+    <t>75,24</t>
+  </si>
+  <si>
+    <t>68,83</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>90,03</t>
-[...8 lines deleted...]
-    <t>49,18</t>
+    <t>93,63</t>
+  </si>
+  <si>
+    <t>62,71</t>
+  </si>
+  <si>
+    <t>66,89</t>
+  </si>
+  <si>
+    <t>51,15</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>105,48</t>
-[...5 lines deleted...]
-    <t>77,60</t>
+    <t>109,70</t>
+  </si>
+  <si>
+    <t>69,83</t>
+  </si>
+  <si>
+    <t>80,70</t>
   </si>
   <si>
     <t>700x300</t>
   </si>
   <si>
-    <t>115,75</t>
-[...5 lines deleted...]
-    <t>87,62</t>
+    <t>120,38</t>
+  </si>
+  <si>
+    <t>77,77</t>
+  </si>
+  <si>
+    <t>91,12</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>126,43</t>
-[...8 lines deleted...]
-    <t>64,51</t>
+    <t>131,49</t>
+  </si>
+  <si>
+    <t>85,24</t>
+  </si>
+  <si>
+    <t>100,65</t>
+  </si>
+  <si>
+    <t>67,09</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>146,46</t>
-[...8 lines deleted...]
-    <t>67,98</t>
+    <t>152,32</t>
+  </si>
+  <si>
+    <t>101,55</t>
+  </si>
+  <si>
+    <t>118,78</t>
+  </si>
+  <si>
+    <t>70,70</t>
   </si>
   <si>
     <t>1200x300</t>
   </si>
   <si>
-    <t>165,66</t>
-[...8 lines deleted...]
-    <t>76,64</t>
+    <t>172,29</t>
+  </si>
+  <si>
+    <t>116,97</t>
+  </si>
+  <si>
+    <t>137,84</t>
+  </si>
+  <si>
+    <t>79,71</t>
   </si>
   <si>
     <t>1500x300</t>
   </si>
   <si>
-    <t>200,59</t>
-[...11 lines deleted...]
-    <t>89,75</t>
+    <t>208,61</t>
+  </si>
+  <si>
+    <t>208,66</t>
+  </si>
+  <si>
+    <t>146,88</t>
+  </si>
+  <si>
+    <t>163,21</t>
+  </si>
+  <si>
+    <t>93,34</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>127,30</t>
-[...2 lines deleted...]
-    <t>86,32</t>
+    <t>132,39</t>
+  </si>
+  <si>
+    <t>89,77</t>
   </si>
   <si>
     <t>700x400</t>
   </si>
   <si>
-    <t>139,87</t>
-[...5 lines deleted...]
-    <t>107,71</t>
+    <t>145,46</t>
+  </si>
+  <si>
+    <t>97,65</t>
+  </si>
+  <si>
+    <t>112,02</t>
   </si>
   <si>
     <t>800x400</t>
   </si>
   <si>
-    <t>152,57</t>
-[...5 lines deleted...]
-    <t>118,56</t>
+    <t>158,67</t>
+  </si>
+  <si>
+    <t>107,01</t>
+  </si>
+  <si>
+    <t>123,30</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>1000x400</t>
   </si>
   <si>
-    <t>177,86</t>
-[...8 lines deleted...]
-    <t>69,78</t>
+    <t>184,97</t>
+  </si>
+  <si>
+    <t>126,04</t>
+  </si>
+  <si>
+    <t>147,78</t>
+  </si>
+  <si>
+    <t>72,57</t>
   </si>
   <si>
     <t>1200x400</t>
   </si>
   <si>
-    <t>204,89</t>
-[...8 lines deleted...]
-    <t>83,50</t>
+    <t>213,09</t>
+  </si>
+  <si>
+    <t>146,00</t>
+  </si>
+  <si>
+    <t>168,65</t>
+  </si>
+  <si>
+    <t>86,84</t>
   </si>
   <si>
     <t>1500x400</t>
   </si>
   <si>
-    <t>243,50</t>
-[...8 lines deleted...]
-    <t>104,32</t>
+    <t>253,24</t>
+  </si>
+  <si>
+    <t>178,61</t>
+  </si>
+  <si>
+    <t>200,40</t>
+  </si>
+  <si>
+    <t>108,49</t>
   </si>
   <si>
     <t>600x500</t>
   </si>
   <si>
-    <t>140,69</t>
-[...5 lines deleted...]
-    <t>64,38</t>
+    <t>146,32</t>
+  </si>
+  <si>
+    <t>94,28</t>
+  </si>
+  <si>
+    <t>66,96</t>
   </si>
   <si>
     <t>700x500</t>
   </si>
   <si>
-    <t>151,11</t>
-[...5 lines deleted...]
-    <t>66,31</t>
+    <t>157,15</t>
+  </si>
+  <si>
+    <t>136,60</t>
+  </si>
+  <si>
+    <t>68,96</t>
   </si>
   <si>
     <t>800x500</t>
   </si>
   <si>
-    <t>178,71</t>
-[...5 lines deleted...]
-    <t>68,24</t>
+    <t>185,86</t>
+  </si>
+  <si>
+    <t>128,77</t>
+  </si>
+  <si>
+    <t>70,97</t>
   </si>
   <si>
     <t>1000x500</t>
   </si>
   <si>
-    <t>211,00</t>
-[...5 lines deleted...]
-    <t>78,28</t>
+    <t>219,44</t>
+  </si>
+  <si>
+    <t>174,10</t>
+  </si>
+  <si>
+    <t>81,41</t>
   </si>
   <si>
     <t>1200x500</t>
   </si>
   <si>
-    <t>242,38</t>
-[...5 lines deleted...]
-    <t>195,27</t>
+    <t>252,08</t>
+  </si>
+  <si>
+    <t>174,98</t>
+  </si>
+  <si>
+    <t>203,08</t>
   </si>
   <si>
     <t>1500x500</t>
   </si>
   <si>
-    <t>296,02</t>
-[...8 lines deleted...]
-    <t>117,15</t>
+    <t>307,86</t>
+  </si>
+  <si>
+    <t>204,00</t>
+  </si>
+  <si>
+    <t>241,21</t>
+  </si>
+  <si>
+    <t>121,84</t>
   </si>
   <si>
     <t>600x600</t>
   </si>
   <si>
-    <t>163,89</t>
-[...5 lines deleted...]
-    <t>124,16</t>
+    <t>170,45</t>
+  </si>
+  <si>
+    <t>129,11</t>
+  </si>
+  <si>
+    <t>129,13</t>
   </si>
   <si>
     <t>800x600</t>
   </si>
   <si>
-    <t>206,62</t>
-[...8 lines deleted...]
-    <t>75,32</t>
+    <t>214,88</t>
+  </si>
+  <si>
+    <t>149,60</t>
+  </si>
+  <si>
+    <t>171,36</t>
+  </si>
+  <si>
+    <t>78,33</t>
   </si>
   <si>
     <t>1000x600</t>
   </si>
   <si>
-    <t>243,22</t>
-[...5 lines deleted...]
-    <t>87,88</t>
+    <t>252,95</t>
+  </si>
+  <si>
+    <t>201,27</t>
+  </si>
+  <si>
+    <t>91,40</t>
   </si>
   <si>
     <t>1200x600</t>
   </si>
   <si>
-    <t>279,86</t>
-[...8 lines deleted...]
-    <t>111,25</t>
+    <t>291,05</t>
+  </si>
+  <si>
+    <t>217,61</t>
+  </si>
+  <si>
+    <t>235,74</t>
+  </si>
+  <si>
+    <t>115,70</t>
   </si>
   <si>
     <t>1500x600</t>
   </si>
   <si>
-    <t>338,94</t>
-[...8 lines deleted...]
-    <t>139,11</t>
+    <t>352,50</t>
+  </si>
+  <si>
+    <t>253,87</t>
+  </si>
+  <si>
+    <t>287,45</t>
+  </si>
+  <si>
+    <t>144,67</t>
   </si>
   <si>
     <t> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>