--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBIA-VO</t>
   </si>
   <si>
     <t>EBIA-OV</t>
   </si>
   <si>
     <t>EBIA-O</t>
   </si>
   <si>
     <t>EBIA-V</t>
   </si>
   <si>
     <t>CTP</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
     <t>77,17</t>
   </si>
   <si>
     <t>77,16</t>
   </si>
   <si>
     <t>50,15</t>
   </si>
   <si>
     <t>58,53</t>
   </si>
   <si>
     <t>45,79</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
     <t>81,92</t>
   </si>