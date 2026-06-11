--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -53,681 +53,681 @@
   <si>
     <t>EBL-20/15°</t>
   </si>
   <si>
     <t>EBL-21/0°</t>
   </si>
   <si>
     <t>EBL-21/15°</t>
   </si>
   <si>
     <t>EBL-22/0°</t>
   </si>
   <si>
     <t>EBL-22/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>27,22</t>
-[...5 lines deleted...]
-    <t>17,13</t>
+    <t>28,31</t>
+  </si>
+  <si>
+    <t>35,63</t>
+  </si>
+  <si>
+    <t>17,82</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>33,59</t>
-[...5 lines deleted...]
-    <t>19,84</t>
+    <t>34,93</t>
+  </si>
+  <si>
+    <t>43,12</t>
+  </si>
+  <si>
+    <t>20,63</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>36,30</t>
-[...5 lines deleted...]
-    <t>23,44</t>
+    <t>37,75</t>
+  </si>
+  <si>
+    <t>46,83</t>
+  </si>
+  <si>
+    <t>24,38</t>
   </si>
   <si>
     <t>800x75</t>
   </si>
   <si>
-    <t>42,64</t>
-[...5 lines deleted...]
-    <t>27,90</t>
+    <t>44,35</t>
+  </si>
+  <si>
+    <t>55,76</t>
+  </si>
+  <si>
+    <t>29,02</t>
   </si>
   <si>
     <t>1000x75</t>
   </si>
   <si>
-    <t>49,91</t>
-[...5 lines deleted...]
-    <t>32,44</t>
+    <t>51,91</t>
+  </si>
+  <si>
+    <t>70,09</t>
+  </si>
+  <si>
+    <t>33,74</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>18,93</t>
+    <t>19,69</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>39,04</t>
-[...5 lines deleted...]
-    <t>21,62</t>
+    <t>40,60</t>
+  </si>
+  <si>
+    <t>52,50</t>
+  </si>
+  <si>
+    <t>22,48</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>41,76</t>
-[...5 lines deleted...]
-    <t>25,22</t>
+    <t>43,43</t>
+  </si>
+  <si>
+    <t>54,34</t>
+  </si>
+  <si>
+    <t>26,23</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
-    <t>48,10</t>
-[...2 lines deleted...]
-    <t>62,49</t>
+    <t>50,02</t>
+  </si>
+  <si>
+    <t>64,99</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
-    <t>57,19</t>
-[...5 lines deleted...]
-    <t>34,84</t>
+    <t>59,48</t>
+  </si>
+  <si>
+    <t>81,78</t>
+  </si>
+  <si>
+    <t>36,23</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>37,22</t>
-[...2 lines deleted...]
-    <t>44,18</t>
+    <t>38,71</t>
+  </si>
+  <si>
+    <t>45,95</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
-    <t>53,17</t>
+    <t>55,30</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>60,38</t>
-[...2 lines deleted...]
-    <t>33,35</t>
+    <t>62,80</t>
+  </si>
+  <si>
+    <t>34,68</t>
   </si>
   <si>
     <t>800x125</t>
   </si>
   <si>
-    <t>52,63</t>
-[...5 lines deleted...]
-    <t>39,65</t>
+    <t>54,74</t>
+  </si>
+  <si>
+    <t>74,10</t>
+  </si>
+  <si>
+    <t>41,24</t>
   </si>
   <si>
     <t>1000x125</t>
   </si>
   <si>
-    <t>67,16</t>
-[...5 lines deleted...]
-    <t>45,96</t>
+    <t>69,85</t>
+  </si>
+  <si>
+    <t>93,52</t>
+  </si>
+  <si>
+    <t>47,80</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>55,87</t>
+    <t>58,10</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>43,57</t>
-[...5 lines deleted...]
-    <t>36,04</t>
+    <t>45,31</t>
+  </si>
+  <si>
+    <t>68,41</t>
+  </si>
+  <si>
+    <t>37,48</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>70,29</t>
+    <t>73,10</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>68,97</t>
-[...5 lines deleted...]
-    <t>51,38</t>
+    <t>71,73</t>
+  </si>
+  <si>
+    <t>84,31</t>
+  </si>
+  <si>
+    <t>53,44</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>78,97</t>
-[...5 lines deleted...]
-    <t>59,47</t>
+    <t>82,13</t>
+  </si>
+  <si>
+    <t>105,29</t>
+  </si>
+  <si>
+    <t>61,85</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>71,18</t>
-[...2 lines deleted...]
-    <t>42,33</t>
+    <t>74,03</t>
+  </si>
+  <si>
+    <t>44,02</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>82,01</t>
-[...2 lines deleted...]
-    <t>48,65</t>
+    <t>85,29</t>
+  </si>
+  <si>
+    <t>50,60</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>71,69</t>
-[...5 lines deleted...]
-    <t>54,08</t>
+    <t>74,56</t>
+  </si>
+  <si>
+    <t>91,81</t>
+  </si>
+  <si>
+    <t>56,24</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>86,21</t>
-[...5 lines deleted...]
-    <t>69,40</t>
+    <t>89,66</t>
+  </si>
+  <si>
+    <t>111,52</t>
+  </si>
+  <si>
+    <t>72,18</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>105,28</t>
-[...2 lines deleted...]
-    <t>126,17</t>
+    <t>109,49</t>
+  </si>
+  <si>
+    <t>131,22</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>98,03</t>
-[...5 lines deleted...]
-    <t>82,91</t>
+    <t>101,95</t>
+  </si>
+  <si>
+    <t>122,78</t>
+  </si>
+  <si>
+    <t>86,23</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>126,15</t>
-[...5 lines deleted...]
-    <t>101,82</t>
+    <t>131,20</t>
+  </si>
+  <si>
+    <t>157,42</t>
+  </si>
+  <si>
+    <t>105,89</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>150,54</t>
-[...5 lines deleted...]
-    <t>123,03</t>
+    <t>156,56</t>
+  </si>
+  <si>
+    <t>194,83</t>
+  </si>
+  <si>
+    <t>127,95</t>
   </si>
   <si>
     <t>Listino Prezzi - RAL 9016</t>
   </si>
   <si>
-    <t>32,40</t>
-[...56 lines deleted...]
-    <t>38,89</t>
+    <t>33,70</t>
+  </si>
+  <si>
+    <t>33,64</t>
+  </si>
+  <si>
+    <t>42,73</t>
+  </si>
+  <si>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>41,59</t>
+  </si>
+  <si>
+    <t>41,53</t>
+  </si>
+  <si>
+    <t>51,69</t>
+  </si>
+  <si>
+    <t>24,73</t>
+  </si>
+  <si>
+    <t>44,93</t>
+  </si>
+  <si>
+    <t>44,87</t>
+  </si>
+  <si>
+    <t>56,16</t>
+  </si>
+  <si>
+    <t>29,23</t>
+  </si>
+  <si>
+    <t>52,80</t>
+  </si>
+  <si>
+    <t>52,72</t>
+  </si>
+  <si>
+    <t>66,87</t>
+  </si>
+  <si>
+    <t>34,80</t>
+  </si>
+  <si>
+    <t>61,79</t>
+  </si>
+  <si>
+    <t>61,69</t>
+  </si>
+  <si>
+    <t>84,04</t>
+  </si>
+  <si>
+    <t>40,45</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>24,09</t>
-[...8 lines deleted...]
-    <t>16,22</t>
+    <t>25,05</t>
+  </si>
+  <si>
+    <t>25,01</t>
+  </si>
+  <si>
+    <t>33,84</t>
+  </si>
+  <si>
+    <t>16,87</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>30,25</t>
-[...188 lines deleted...]
-    <t>97,21</t>
+    <t>31,46</t>
+  </si>
+  <si>
+    <t>31,41</t>
+  </si>
+  <si>
+    <t>40,33</t>
+  </si>
+  <si>
+    <t>19,12</t>
+  </si>
+  <si>
+    <t>23,60</t>
+  </si>
+  <si>
+    <t>48,32</t>
+  </si>
+  <si>
+    <t>48,25</t>
+  </si>
+  <si>
+    <t>62,94</t>
+  </si>
+  <si>
+    <t>26,95</t>
+  </si>
+  <si>
+    <t>51,68</t>
+  </si>
+  <si>
+    <t>51,60</t>
+  </si>
+  <si>
+    <t>65,14</t>
+  </si>
+  <si>
+    <t>59,53</t>
+  </si>
+  <si>
+    <t>59,44</t>
+  </si>
+  <si>
+    <t>77,92</t>
+  </si>
+  <si>
+    <t>70,80</t>
+  </si>
+  <si>
+    <t>70,70</t>
+  </si>
+  <si>
+    <t>98,09</t>
+  </si>
+  <si>
+    <t>42,95</t>
+  </si>
+  <si>
+    <t>46,08</t>
+  </si>
+  <si>
+    <t>46,01</t>
+  </si>
+  <si>
+    <t>55,08</t>
+  </si>
+  <si>
+    <t>66,31</t>
+  </si>
+  <si>
+    <t>75,29</t>
+  </si>
+  <si>
+    <t>65,04</t>
+  </si>
+  <si>
+    <t>88,88</t>
+  </si>
+  <si>
+    <t>49,46</t>
+  </si>
+  <si>
+    <t>83,13</t>
+  </si>
+  <si>
+    <t>83,00</t>
+  </si>
+  <si>
+    <t>112,08</t>
+  </si>
+  <si>
+    <t>57,32</t>
+  </si>
+  <si>
+    <t>69,68</t>
+  </si>
+  <si>
+    <t>53,92</t>
+  </si>
+  <si>
+    <t>53,84</t>
+  </si>
+  <si>
+    <t>82,14</t>
+  </si>
+  <si>
+    <t>82,02</t>
+  </si>
+  <si>
+    <t>44,95</t>
+  </si>
+  <si>
+    <t>87,65</t>
+  </si>
+  <si>
+    <t>85,38</t>
+  </si>
+  <si>
+    <t>85,26</t>
+  </si>
+  <si>
+    <t>101,11</t>
+  </si>
+  <si>
+    <t>64,05</t>
+  </si>
+  <si>
+    <t>97,76</t>
+  </si>
+  <si>
+    <t>97,61</t>
+  </si>
+  <si>
+    <t>126,26</t>
+  </si>
+  <si>
+    <t>74,17</t>
+  </si>
+  <si>
+    <t>74,16</t>
+  </si>
+  <si>
+    <t>88,77</t>
+  </si>
+  <si>
+    <t>52,79</t>
+  </si>
+  <si>
+    <t>102,25</t>
+  </si>
+  <si>
+    <t>60,66</t>
+  </si>
+  <si>
+    <t>88,75</t>
+  </si>
+  <si>
+    <t>88,62</t>
+  </si>
+  <si>
+    <t>110,09</t>
+  </si>
+  <si>
+    <t>67,45</t>
+  </si>
+  <si>
+    <t>106,72</t>
+  </si>
+  <si>
+    <t>106,57</t>
+  </si>
+  <si>
+    <t>133,71</t>
+  </si>
+  <si>
+    <t>86,54</t>
+  </si>
+  <si>
+    <t>86,53</t>
+  </si>
+  <si>
+    <t>130,32</t>
+  </si>
+  <si>
+    <t>130,12</t>
+  </si>
+  <si>
+    <t>157,34</t>
+  </si>
+  <si>
+    <t>101,10</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>97,20</t>
-[...47 lines deleted...]
-    <t>147,52</t>
+    <t>101,09</t>
+  </si>
+  <si>
+    <t>100,93</t>
+  </si>
+  <si>
+    <t>123,60</t>
+  </si>
+  <si>
+    <t>121,33</t>
+  </si>
+  <si>
+    <t>121,15</t>
+  </si>
+  <si>
+    <t>147,21</t>
+  </si>
+  <si>
+    <t>103,39</t>
+  </si>
+  <si>
+    <t>103,38</t>
+  </si>
+  <si>
+    <t>156,17</t>
+  </si>
+  <si>
+    <t>155,93</t>
+  </si>
+  <si>
+    <t>188,76</t>
+  </si>
+  <si>
+    <t>126,98</t>
+  </si>
+  <si>
+    <t>126,97</t>
+  </si>
+  <si>
+    <t>186,38</t>
+  </si>
+  <si>
+    <t>186,09</t>
+  </si>
+  <si>
+    <t>233,60</t>
+  </si>
+  <si>
+    <t>153,42</t>
   </si>
   <si>
     <t>Listino Prezzi - RAL 9016 (continua)</t>
   </si>
   <si>
     <t>Clips a Forcella con Piastra EBL 22</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Clips a Forcella</t>
   </si>
   <si>
-    <t>2,86</t>
+    <t>2,97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>