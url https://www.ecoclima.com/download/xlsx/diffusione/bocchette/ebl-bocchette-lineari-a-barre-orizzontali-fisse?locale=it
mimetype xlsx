--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBL-20/0°</t>
   </si>
   <si>
     <t>EBL-20/15°</t>
   </si>
   <si>
     <t>EBL-21/0°</t>
   </si>
   <si>
     <t>EBL-21/15°</t>
   </si>
   <si>
     <t>EBL-22/0°</t>
   </si>
   <si>
     <t>EBL-22/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>28,31</t>
   </si>
   <si>
     <t>35,63</t>
   </si>
   <si>
     <t>17,82</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>34,93</t>
   </si>
   <si>
     <t>43,12</t>
   </si>
   <si>
     <t>20,63</t>
   </si>