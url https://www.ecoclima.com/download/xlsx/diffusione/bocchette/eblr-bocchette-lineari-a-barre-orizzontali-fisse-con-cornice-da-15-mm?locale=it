--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,126 +38,126 @@
   <si>
     <t>EBLR BOCCHETTE LINEARI A BARRE ORIZZONTALI FISSE CON CORNICE DA 15 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLR-20/0°</t>
   </si>
   <si>
     <t>EBLR-20/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>26,96</t>
+    <t>28,04</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>33,37</t>
+    <t>34,70</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>36,01</t>
+    <t>37,45</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>38,71</t>
+    <t>40,26</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>41,42</t>
+    <t>43,08</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>36,94</t>
+    <t>38,42</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>47,76</t>
+    <t>49,67</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>43,24</t>
+    <t>44,97</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>52,21</t>
+    <t>54,30</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>56,77</t>
+    <t>59,04</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>66,67</t>
+    <t>69,34</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>71,15</t>
+    <t>74,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>