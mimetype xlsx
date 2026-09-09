--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>EBLR BOCCHETTE LINEARI A BARRE ORIZZONTALI FISSE CON CORNICE DA 15 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLR-20/0°</t>
   </si>
   <si>
     <t>EBLR-20/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>28,04</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>34,70</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
     <t>37,45</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>500x100</t>
   </si>