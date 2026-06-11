--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,287 +12,284 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>EBLS BOCCHETTE LINEARI A BARRE ORIZZONTALI FISSE CON CORPO CENTRALE REMOVIBILE E CORNICE A SCOMPARSA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL9016 + 20%.</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLS-20/0°</t>
   </si>
   <si>
     <t>EBLS-20/15°</t>
   </si>
   <si>
     <t>EBLS-21/0°</t>
   </si>
   <si>
     <t>EBLS-21/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>62,79</t>
-[...2 lines deleted...]
-    <t>84,50</t>
+    <t>65,30</t>
+  </si>
+  <si>
+    <t>87,88</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>77,51</t>
-[...2 lines deleted...]
-    <t>101,83</t>
+    <t>80,61</t>
+  </si>
+  <si>
+    <t>105,90</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>84,46</t>
-[...5 lines deleted...]
-    <t>110,73</t>
+    <t>87,84</t>
+  </si>
+  <si>
+    <t>115,16</t>
   </si>
   <si>
     <t>800x75</t>
   </si>
   <si>
-    <t>98,41</t>
-[...2 lines deleted...]
-    <t>132,24</t>
+    <t>102,35</t>
+  </si>
+  <si>
+    <t>137,53</t>
   </si>
   <si>
     <t>1000x75</t>
   </si>
   <si>
-    <t>115,22</t>
-[...2 lines deleted...]
-    <t>168,70</t>
+    <t>119,83</t>
+  </si>
+  <si>
+    <t>175,45</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>101,93</t>
+    <t>106,01</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>90,08</t>
-[...2 lines deleted...]
-    <t>125,22</t>
+    <t>93,68</t>
+  </si>
+  <si>
+    <t>130,23</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>96,38</t>
-[...2 lines deleted...]
-    <t>128,75</t>
+    <t>100,24</t>
+  </si>
+  <si>
+    <t>133,90</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
-    <t>111,02</t>
-[...2 lines deleted...]
-    <t>155,16</t>
+    <t>115,46</t>
+  </si>
+  <si>
+    <t>161,37</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
-    <t>132,03</t>
-[...2 lines deleted...]
-    <t>197,50</t>
+    <t>137,31</t>
+  </si>
+  <si>
+    <t>205,40</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>85,86</t>
-[...2 lines deleted...]
-    <t>107,52</t>
+    <t>89,29</t>
+  </si>
+  <si>
+    <t>111,82</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
-    <t>131,47</t>
+    <t>136,73</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>148,84</t>
+    <t>154,79</t>
   </si>
   <si>
     <t>800x125</t>
   </si>
   <si>
-    <t>121,47</t>
-[...2 lines deleted...]
-    <t>178,41</t>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>185,55</t>
   </si>
   <si>
     <t>1000x125</t>
   </si>
   <si>
-    <t>154,97</t>
-[...2 lines deleted...]
-    <t>224,61</t>
+    <t>161,17</t>
+  </si>
+  <si>
+    <t>233,59</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>139,57</t>
+    <t>145,15</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>100,50</t>
-[...2 lines deleted...]
-    <t>168,08</t>
+    <t>104,52</t>
+  </si>
+  <si>
+    <t>174,80</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>175,50</t>
+    <t>182,52</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>159,18</t>
-[...2 lines deleted...]
-    <t>196,95</t>
+    <t>165,55</t>
+  </si>
+  <si>
+    <t>204,83</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>182,27</t>
-[...2 lines deleted...]
-    <t>250,69</t>
+    <t>189,56</t>
+  </si>
+  <si>
+    <t>260,72</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>175,17</t>
+    <t>182,18</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>200,89</t>
+    <t>208,93</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>165,50</t>
-[...2 lines deleted...]
-    <t>216,74</t>
+    <t>172,12</t>
+  </si>
+  <si>
+    <t>225,41</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>198,98</t>
-[...2 lines deleted...]
-    <t>263,82</t>
+    <t>206,94</t>
+  </si>
+  <si>
+    <t>274,37</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>243,01</t>
-[...2 lines deleted...]
-    <t>307,90</t>
+    <t>252,73</t>
+  </si>
+  <si>
+    <t>320,22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -747,431 +744,431 @@
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="C10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="E10" s="3" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="C11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="E11" s="3" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="E13" s="3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="E14" s="3" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="C15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="C16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="E17" s="3" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="C20" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="C21" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="E21" s="3" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="C23" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="E23" s="3" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="C25" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="E25" s="3" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="C26" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="C29" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="E29" s="3" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="C30" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="E30" s="3" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="C31" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="E31" s="3" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>