--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -12,284 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>EBLS BOCCHETTE LINEARI A BARRE ORIZZONTALI FISSE CON CORPO CENTRALE REMOVIBILE E CORNICE A SCOMPARSA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL9016 + 20%.</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLS-20/0°</t>
   </si>
   <si>
     <t>EBLS-20/15°</t>
   </si>
   <si>
     <t>EBLS-21/0°</t>
   </si>
   <si>
     <t>EBLS-21/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>65,30</t>
-[...2 lines deleted...]
-    <t>87,88</t>
+    <t>61,28</t>
+  </si>
+  <si>
+    <t>82,47</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>80,61</t>
-[...2 lines deleted...]
-    <t>105,90</t>
+    <t>69,73</t>
+  </si>
+  <si>
+    <t>91,61</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>87,84</t>
-[...2 lines deleted...]
-    <t>115,16</t>
+    <t>76,51</t>
+  </si>
+  <si>
+    <t>100,31</t>
   </si>
   <si>
     <t>800x75</t>
   </si>
   <si>
-    <t>102,35</t>
-[...2 lines deleted...]
-    <t>137,53</t>
+    <t>97,01</t>
+  </si>
+  <si>
+    <t>130,36</t>
   </si>
   <si>
     <t>1000x75</t>
   </si>
   <si>
-    <t>119,83</t>
-[...2 lines deleted...]
-    <t>175,45</t>
+    <t>114,58</t>
+  </si>
+  <si>
+    <t>167,77</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>106,01</t>
+    <t>67,00</t>
+  </si>
+  <si>
+    <t>88,12</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>93,68</t>
-[...2 lines deleted...]
-    <t>130,23</t>
+    <t>73,04</t>
+  </si>
+  <si>
+    <t>101,53</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>100,24</t>
-[...2 lines deleted...]
-    <t>133,90</t>
+    <t>84,81</t>
+  </si>
+  <si>
+    <t>113,28</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
-    <t>115,46</t>
-[...2 lines deleted...]
-    <t>161,37</t>
+    <t>107,24</t>
+  </si>
+  <si>
+    <t>149,88</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
-    <t>137,31</t>
-[...2 lines deleted...]
-    <t>205,40</t>
+    <t>128,25</t>
+  </si>
+  <si>
+    <t>191,85</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>89,29</t>
-[...2 lines deleted...]
-    <t>111,82</t>
+    <t>72,27</t>
+  </si>
+  <si>
+    <t>90,51</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
-    <t>136,73</t>
+    <t>84,06</t>
+  </si>
+  <si>
+    <t>114,66</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>154,79</t>
+    <t>93,26</t>
+  </si>
+  <si>
+    <t>125,02</t>
   </si>
   <si>
     <t>800x125</t>
   </si>
   <si>
-    <t>126,33</t>
-[...2 lines deleted...]
-    <t>185,55</t>
+    <t>117,76</t>
+  </si>
+  <si>
+    <t>172,96</t>
   </si>
   <si>
     <t>1000x125</t>
   </si>
   <si>
-    <t>161,17</t>
-[...2 lines deleted...]
-    <t>233,59</t>
+    <t>141,89</t>
+  </si>
+  <si>
+    <t>205,65</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>145,15</t>
+    <t>78,18</t>
+  </si>
+  <si>
+    <t>113,21</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>104,52</t>
-[...2 lines deleted...]
-    <t>174,80</t>
+    <t>86,24</t>
+  </si>
+  <si>
+    <t>124,23</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>182,52</t>
+    <t>102,03</t>
+  </si>
+  <si>
+    <t>147,41</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>165,55</t>
-[...2 lines deleted...]
-    <t>204,83</t>
+    <t>130,87</t>
+  </si>
+  <si>
+    <t>161,92</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>189,56</t>
-[...2 lines deleted...]
-    <t>260,72</t>
+    <t>155,85</t>
+  </si>
+  <si>
+    <t>214,35</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>182,18</t>
+    <t>90,96</t>
+  </si>
+  <si>
+    <t>120,69</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>208,93</t>
+    <t>100,97</t>
+  </si>
+  <si>
+    <t>130,89</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>172,12</t>
-[...2 lines deleted...]
-    <t>225,41</t>
+    <t>120,52</t>
+  </si>
+  <si>
+    <t>157,84</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>206,94</t>
-[...2 lines deleted...]
-    <t>274,37</t>
+    <t>154,51</t>
+  </si>
+  <si>
+    <t>204,85</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>252,73</t>
-[...2 lines deleted...]
-    <t>320,22</t>
+    <t>185,73</t>
+  </si>
+  <si>
+    <t>235,33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -792,383 +813,383 @@
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>