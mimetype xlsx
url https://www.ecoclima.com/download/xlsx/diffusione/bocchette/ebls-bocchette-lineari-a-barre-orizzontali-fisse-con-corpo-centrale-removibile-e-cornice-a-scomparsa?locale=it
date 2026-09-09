--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL9016 + 20%.</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLS-20/0°</t>
   </si>
   <si>
     <t>EBLS-20/15°</t>
   </si>
   <si>
     <t>EBLS-21/0°</t>
   </si>
   <si>
     <t>EBLS-21/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>61,28</t>
   </si>
   <si>
     <t>82,47</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>69,73</t>
   </si>
   <si>
     <t>91,61</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
     <t>76,51</t>
   </si>