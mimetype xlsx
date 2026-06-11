--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,225 +44,225 @@
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBV-VO</t>
   </si>
   <si>
     <t>EBV-OV</t>
   </si>
   <si>
     <t>EBV-O</t>
   </si>
   <si>
     <t>EBV-V</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>24,66</t>
-[...2 lines deleted...]
-    <t>19,75</t>
+    <t>25,65</t>
+  </si>
+  <si>
+    <t>20,54</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>29,85</t>
-[...2 lines deleted...]
-    <t>21,05</t>
+    <t>31,04</t>
+  </si>
+  <si>
+    <t>21,89</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>34,94</t>
-[...2 lines deleted...]
-    <t>22,38</t>
+    <t>36,34</t>
+  </si>
+  <si>
+    <t>23,28</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>40,11</t>
-[...2 lines deleted...]
-    <t>26,30</t>
+    <t>41,71</t>
+  </si>
+  <si>
+    <t>27,35</t>
   </si>
   <si>
     <t>300x150</t>
   </si>
   <si>
-    <t>34,23</t>
-[...2 lines deleted...]
-    <t>25,01</t>
+    <t>35,60</t>
+  </si>
+  <si>
+    <t>26,01</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>40,82</t>
-[...2 lines deleted...]
-    <t>28,95</t>
+    <t>42,45</t>
+  </si>
+  <si>
+    <t>30,11</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>45,69</t>
-[...2 lines deleted...]
-    <t>30,24</t>
+    <t>47,52</t>
+  </si>
+  <si>
+    <t>31,45</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>52,65</t>
-[...2 lines deleted...]
-    <t>32,89</t>
+    <t>54,76</t>
+  </si>
+  <si>
+    <t>34,21</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>68,49</t>
-[...2 lines deleted...]
-    <t>38,17</t>
+    <t>71,23</t>
+  </si>
+  <si>
+    <t>39,70</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>46,06</t>
-[...2 lines deleted...]
-    <t>31,53</t>
+    <t>47,90</t>
+  </si>
+  <si>
+    <t>32,79</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>53,91</t>
-[...2 lines deleted...]
-    <t>35,53</t>
+    <t>56,07</t>
+  </si>
+  <si>
+    <t>36,95</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>60,06</t>
+    <t>62,46</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>81,33</t>
+    <t>84,58</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>95,47</t>
-[...2 lines deleted...]
-    <t>50,00</t>
+    <t>99,29</t>
+  </si>
+  <si>
+    <t>52,00</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>66,03</t>
+    <t>68,67</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>75,09</t>
-[...2 lines deleted...]
-    <t>50,01</t>
+    <t>78,09</t>
+  </si>
+  <si>
+    <t>52,01</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>104,28</t>
-[...2 lines deleted...]
-    <t>63,20</t>
+    <t>108,45</t>
+  </si>
+  <si>
+    <t>65,73</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>122,40</t>
-[...2 lines deleted...]
-    <t>73,68</t>
+    <t>127,30</t>
+  </si>
+  <si>
+    <t>76,63</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>90,78</t>
+    <t>94,41</t>
   </si>
   <si>
     <t>800x400</t>
   </si>
   <si>
-    <t>127,34</t>
-[...2 lines deleted...]
-    <t>77,64</t>
+    <t>132,43</t>
+  </si>
+  <si>
+    <t>80,75</t>
   </si>
   <si>
     <t>1000x400</t>
   </si>
   <si>
-    <t>149,36</t>
-[...2 lines deleted...]
-    <t>98,07</t>
+    <t>155,33</t>
+  </si>
+  <si>
+    <t>101,99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -622,52 +622,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>