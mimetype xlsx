--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>EBV BOCCHETTE DI MANDATA IN ACCIAIO PASSO 20 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
+    <t>Verniciatura:</t>
+  </si>
+  <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBV-VO</t>
   </si>
   <si>
     <t>EBV-OV</t>
   </si>
   <si>
     <t>EBV-O</t>
   </si>
   <si>
     <t>EBV-V</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
     <t>25,65</t>
   </si>
   <si>
     <t>20,54</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>31,04</t>
   </si>
   <si>
     <t>21,89</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>36,34</t>
   </si>
@@ -610,482 +613,487 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E27"/>
+  <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:E27"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="3" t="s">
+      <c r="A4" t="s">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="3" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="3" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="E27" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="3" t="s">
+      <c r="B28" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="E27" s="3" t="s">
+      <c r="C28" s="3" t="s">
         <v>68</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>