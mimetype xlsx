--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -59,351 +59,351 @@
   <si>
     <t>EDC4</t>
   </si>
   <si>
     <t>EDC5</t>
   </si>
   <si>
     <t>EDC6</t>
   </si>
   <si>
     <t>SC - Serranda</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>30,94</t>
-[...2 lines deleted...]
-    <t>33,80</t>
+    <t>32,18</t>
+  </si>
+  <si>
+    <t>35,15</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>13,61</t>
-[...2 lines deleted...]
-    <t>14,54</t>
+    <t>14,15</t>
+  </si>
+  <si>
+    <t>15,12</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>32,71</t>
-[...5 lines deleted...]
-    <t>14,82</t>
+    <t>34,02</t>
+  </si>
+  <si>
+    <t>36,99</t>
+  </si>
+  <si>
+    <t>15,41</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>35,35</t>
-[...8 lines deleted...]
-    <t>16,14</t>
+    <t>36,76</t>
+  </si>
+  <si>
+    <t>42,47</t>
+  </si>
+  <si>
+    <t>18,44</t>
+  </si>
+  <si>
+    <t>16,79</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>38,02</t>
-[...8 lines deleted...]
-    <t>17,76</t>
+    <t>39,54</t>
+  </si>
+  <si>
+    <t>43,46</t>
+  </si>
+  <si>
+    <t>22,01</t>
+  </si>
+  <si>
+    <t>18,47</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>40,67</t>
-[...8 lines deleted...]
-    <t>19,41</t>
+    <t>42,30</t>
+  </si>
+  <si>
+    <t>46,22</t>
+  </si>
+  <si>
+    <t>25,18</t>
+  </si>
+  <si>
+    <t>20,19</t>
   </si>
   <si>
     <t>300x150</t>
   </si>
   <si>
-    <t>45,97</t>
-[...5 lines deleted...]
-    <t>17,37</t>
+    <t>47,81</t>
+  </si>
+  <si>
+    <t>51,80</t>
+  </si>
+  <si>
+    <t>18,06</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>48,61</t>
-[...5 lines deleted...]
-    <t>20,46</t>
+    <t>50,55</t>
+  </si>
+  <si>
+    <t>55,49</t>
+  </si>
+  <si>
+    <t>21,28</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>51,27</t>
-[...8 lines deleted...]
-    <t>21,31</t>
+    <t>53,32</t>
+  </si>
+  <si>
+    <t>58,28</t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>22,16</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>52,17</t>
-[...8 lines deleted...]
-    <t>23,26</t>
+    <t>54,26</t>
+  </si>
+  <si>
+    <t>60,11</t>
+  </si>
+  <si>
+    <t>28,08</t>
+  </si>
+  <si>
+    <t>24,19</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
-    <t>53,06</t>
-[...5 lines deleted...]
-    <t>23,06</t>
+    <t>55,18</t>
+  </si>
+  <si>
+    <t>75,85</t>
+  </si>
+  <si>
+    <t>23,98</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>78,24</t>
-[...5 lines deleted...]
-    <t>20,53</t>
+    <t>81,37</t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>21,35</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>58,34</t>
-[...8 lines deleted...]
-    <t>29,73</t>
+    <t>60,67</t>
+  </si>
+  <si>
+    <t>66,58</t>
+  </si>
+  <si>
+    <t>91,04</t>
+  </si>
+  <si>
+    <t>30,92</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>63,65</t>
-[...11 lines deleted...]
-    <t>24,91</t>
+    <t>66,20</t>
+  </si>
+  <si>
+    <t>72,61</t>
+  </si>
+  <si>
+    <t>99,34</t>
+  </si>
+  <si>
+    <t>35,62</t>
+  </si>
+  <si>
+    <t>25,91</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
-    <t>67,19</t>
-[...8 lines deleted...]
-    <t>28,62</t>
+    <t>69,88</t>
+  </si>
+  <si>
+    <t>78,60</t>
+  </si>
+  <si>
+    <t>104,83</t>
+  </si>
+  <si>
+    <t>29,76</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
-    <t>72,49</t>
-[...8 lines deleted...]
-    <t>35,42</t>
+    <t>75,39</t>
+  </si>
+  <si>
+    <t>83,21</t>
+  </si>
+  <si>
+    <t>113,08</t>
+  </si>
+  <si>
+    <t>36,84</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>78,68</t>
-[...11 lines deleted...]
-    <t>28,43</t>
+    <t>81,83</t>
+  </si>
+  <si>
+    <t>89,72</t>
+  </si>
+  <si>
+    <t>122,75</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>29,57</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>85,77</t>
-[...14 lines deleted...]
-    <t>30,11</t>
+    <t>89,20</t>
+  </si>
+  <si>
+    <t>97,88</t>
+  </si>
+  <si>
+    <t>98,36</t>
+  </si>
+  <si>
+    <t>133,81</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>31,31</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
-    <t>96,68</t>
-[...8 lines deleted...]
-    <t>40,57</t>
+    <t>100,55</t>
+  </si>
+  <si>
+    <t>110,33</t>
+  </si>
+  <si>
+    <t>154,41</t>
+  </si>
+  <si>
+    <t>42,19</t>
   </si>
   <si>
     <t>500x500</t>
   </si>
   <si>
-    <t>131,14</t>
-[...11 lines deleted...]
-    <t>35,55</t>
+    <t>136,39</t>
+  </si>
+  <si>
+    <t>148,65</t>
+  </si>
+  <si>
+    <t>204,62</t>
+  </si>
+  <si>
+    <t>65,57</t>
+  </si>
+  <si>
+    <t>36,97</t>
   </si>
   <si>
     <t>600x600</t>
   </si>
   <si>
-    <t>171,65</t>
-[...11 lines deleted...]
-    <t>42,34</t>
+    <t>178,52</t>
+  </si>
+  <si>
+    <t>196,67</t>
+  </si>
+  <si>
+    <t>270,10</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>44,03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>