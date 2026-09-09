--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -20,84 +20,84 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>EDC 1 6 DIFFUSORI MULTIDIREZIONALI AD ALETTE CURVE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
-    <t>Nota: verniciato bianco RAL 9016 + 20%.</t>
+    <t>Verniciatura:</t>
   </si>
   <si>
     <t>Dimensioni L1xH1</t>
   </si>
   <si>
     <t>EDC1</t>
   </si>
   <si>
     <t>EDC2</t>
   </si>
   <si>
     <t>EDC3</t>
   </si>
   <si>
     <t>EDC4</t>
   </si>
   <si>
     <t>EDC5</t>
   </si>
   <si>
     <t>EDC6</t>
   </si>
   <si>
     <t>SC - Serranda</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
     <t>32,18</t>
   </si>
   <si>
     <t>35,15</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>14,15</t>
   </si>
   <si>
     <t>15,12</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>34,02</t>
   </si>
@@ -760,51 +760,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5:I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>