--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,147 +47,147 @@
   <si>
     <t>Diffusore</t>
   </si>
   <si>
     <t>EDZ - Serranda di taratura</t>
   </si>
   <si>
     <t>EDDAZ - Deflettori</t>
   </si>
   <si>
     <t>EDDDZ - Staffe di montaggio</t>
   </si>
   <si>
     <t>EDLM-C - Piastra per controsoffitti</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>196,25</t>
-[...95 lines deleted...]
-    <t>183,34</t>
+    <t>204,10</t>
+  </si>
+  <si>
+    <t>47,15</t>
+  </si>
+  <si>
+    <t>43,88</t>
+  </si>
+  <si>
+    <t>52,46</t>
+  </si>
+  <si>
+    <t>195,22</t>
+  </si>
+  <si>
+    <t>59,03</t>
+  </si>
+  <si>
+    <t>87,29</t>
+  </si>
+  <si>
+    <t>214,38</t>
+  </si>
+  <si>
+    <t>63,75</t>
+  </si>
+  <si>
+    <t>45,98</t>
+  </si>
+  <si>
+    <t>65,67</t>
+  </si>
+  <si>
+    <t>88,68</t>
+  </si>
+  <si>
+    <t>255,44</t>
+  </si>
+  <si>
+    <t>67,74</t>
+  </si>
+  <si>
+    <t>54,75</t>
+  </si>
+  <si>
+    <t>74,73</t>
+  </si>
+  <si>
+    <t>100,47</t>
+  </si>
+  <si>
+    <t>349,16</t>
+  </si>
+  <si>
+    <t>75,71</t>
+  </si>
+  <si>
+    <t>60,09</t>
+  </si>
+  <si>
+    <t>54,94</t>
+  </si>
+  <si>
+    <t>99,39</t>
+  </si>
+  <si>
+    <t>128,93</t>
+  </si>
+  <si>
+    <t>382,53</t>
+  </si>
+  <si>
+    <t>87,00</t>
+  </si>
+  <si>
+    <t>85,84</t>
+  </si>
+  <si>
+    <t>111,86</t>
+  </si>
+  <si>
+    <t>145,19</t>
+  </si>
+  <si>
+    <t>410,77</t>
+  </si>
+  <si>
+    <t>98,29</t>
+  </si>
+  <si>
+    <t>87,76</t>
+  </si>
+  <si>
+    <t>148,15</t>
+  </si>
+  <si>
+    <t>190,67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>