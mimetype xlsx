--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>EDCF DIFFUSORI CIRCOLARI FORELLINATI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Diffusore</t>
   </si>
   <si>
     <t>EDZ - Serranda di taratura</t>
   </si>
   <si>
     <t>EDDAZ - Deflettori</t>
   </si>
   <si>
     <t>EDDDZ - Staffe di montaggio</t>
   </si>
   <si>
-    <t>EDLM-C - Piastra per controsoffitti</t>
+    <t>EDLM-Q - Piastra per controsoffitti</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>204,10</t>
   </si>
   <si>
     <t>47,15</t>
   </si>
   <si>
     <t>43,88</t>
   </si>
   <si>
     <t>52,46</t>
   </si>
   <si>
     <t>195,22</t>
   </si>