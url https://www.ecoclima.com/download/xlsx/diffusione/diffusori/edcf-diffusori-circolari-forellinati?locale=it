--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -44,51 +44,51 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Diffusore</t>
   </si>
   <si>
     <t>EDZ - Serranda di taratura</t>
   </si>
   <si>
     <t>EDDAZ - Deflettori</t>
   </si>
   <si>
     <t>EDDDZ - Staffe di montaggio</t>
   </si>
   <si>
     <t>EDLM-Q - Piastra per controsoffitti</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>204,10</t>
   </si>
   <si>
     <t>47,15</t>
   </si>
   <si>
     <t>43,88</t>
   </si>
   <si>
     <t>52,46</t>
   </si>
   <si>
     <t>195,22</t>
   </si>
   <si>
     <t>59,03</t>
   </si>
   <si>
     <t>87,29</t>
   </si>
   <si>
     <t>214,38</t>
   </si>