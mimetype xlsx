--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,111 +44,111 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>300 / 598</t>
   </si>
   <si>
     <t>400 / 598</t>
   </si>
   <si>
     <t>500 / 598</t>
   </si>
   <si>
     <t>600 / 598</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EDE-FB</t>
   </si>
   <si>
-    <t>64,07</t>
-[...8 lines deleted...]
-    <t>71,42</t>
+    <t>66,63</t>
+  </si>
+  <si>
+    <t>71,33</t>
+  </si>
+  <si>
+    <t>72,90</t>
+  </si>
+  <si>
+    <t>74,28</t>
   </si>
   <si>
     <t>Listino Prezzi Plenum con Stacco Laterale</t>
   </si>
   <si>
     <t>Per plenum con stacco superiore, quotazione a richiesta.</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>EPZ-EDE-FB</t>
   </si>
   <si>
     <t>Plenum zincato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>76,51</t>
-[...8 lines deleted...]
-    <t>124,93</t>
+    <t>79,57</t>
+  </si>
+  <si>
+    <t>94,60</t>
+  </si>
+  <si>
+    <t>110,26</t>
+  </si>
+  <si>
+    <t>129,93</t>
   </si>
   <si>
     <t>EPI-EDE-FB</t>
   </si>
   <si>
     <t>Plenum Isolato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>90,23</t>
-[...8 lines deleted...]
-    <t>153,14</t>
+    <t>93,84</t>
+  </si>
+  <si>
+    <t>114,94</t>
+  </si>
+  <si>
+    <t>135,37</t>
+  </si>
+  <si>
+    <t>159,27</t>
   </si>
   <si>
     <t>Vite e Tappino</t>
   </si>
   <si>
-    <t>5,70</t>
+    <t>5,93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>