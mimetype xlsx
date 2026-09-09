--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EDE FB DIFFUSORI A GETTO ELICOIDALE A GEOMETRIA FISSA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>300 / 598</t>
   </si>
   <si>
     <t>400 / 598</t>
   </si>
   <si>
     <t>500 / 598</t>
   </si>
   <si>
     <t>600 / 598</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EDE-FB</t>
   </si>
   <si>
     <t>66,63</t>
   </si>
   <si>
     <t>71,33</t>
   </si>
   <si>
     <t>72,90</t>
   </si>
   <si>
     <t>74,28</t>
   </si>
   <si>
     <t>Listino Prezzi Plenum con Stacco Laterale</t>
   </si>
   <si>
     <t>Per plenum con stacco superiore, quotazione a richiesta.</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>