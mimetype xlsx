--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,186 +41,186 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>300/600</t>
   </si>
   <si>
     <t>400/600</t>
   </si>
   <si>
     <t>500/600</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EDE2</t>
   </si>
   <si>
-    <t>51,48</t>
-[...5 lines deleted...]
-    <t>76,18</t>
+    <t>53,54</t>
+  </si>
+  <si>
+    <t>58,52</t>
+  </si>
+  <si>
+    <t>79,23</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>prezzo EDE2R a richiesta</t>
   </si>
   <si>
-    <t>41,62</t>
-[...14 lines deleted...]
-    <t>188,52</t>
+    <t>43,28</t>
+  </si>
+  <si>
+    <t>48,87</t>
+  </si>
+  <si>
+    <t>59,77</t>
+  </si>
+  <si>
+    <t>68,82</t>
+  </si>
+  <si>
+    <t>107,18</t>
+  </si>
+  <si>
+    <t>196,06</t>
   </si>
   <si>
     <t>Listino Prezzi Plenum con Stacco Laterale</t>
   </si>
   <si>
     <t>Per plenum con stacco superiore, quotazione a richiestaPer plenum EDE2R quotazione a richiesta</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>EPZ-EDE</t>
   </si>
   <si>
     <t>Plenum zincato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>76,51</t>
-[...14 lines deleted...]
-    <t>209,28</t>
+    <t>79,57</t>
+  </si>
+  <si>
+    <t>94,90</t>
+  </si>
+  <si>
+    <t>110,26</t>
+  </si>
+  <si>
+    <t>129,93</t>
+  </si>
+  <si>
+    <t>162,50</t>
+  </si>
+  <si>
+    <t>217,65</t>
   </si>
   <si>
     <t>EPZ-EDE-EQ</t>
   </si>
   <si>
     <t>Plenum zincato con serranda, ponte di fissaggio ed equalizzatore</t>
   </si>
   <si>
-    <t>88,69</t>
-[...14 lines deleted...]
-    <t>258,93</t>
+    <t>92,24</t>
+  </si>
+  <si>
+    <t>108,67</t>
+  </si>
+  <si>
+    <t>130,33</t>
+  </si>
+  <si>
+    <t>161,78</t>
+  </si>
+  <si>
+    <t>196,31</t>
+  </si>
+  <si>
+    <t>269,29</t>
   </si>
   <si>
     <t>EPI-EDE</t>
   </si>
   <si>
     <t>Plenum Isolato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>90,23</t>
-[...14 lines deleted...]
-    <t>262,39</t>
+    <t>93,84</t>
+  </si>
+  <si>
+    <t>114,94</t>
+  </si>
+  <si>
+    <t>135,37</t>
+  </si>
+  <si>
+    <t>159,27</t>
+  </si>
+  <si>
+    <t>202,71</t>
+  </si>
+  <si>
+    <t>272,89</t>
   </si>
   <si>
     <t>EPI-EDE-EQ</t>
   </si>
   <si>
     <t>Plenum Isolato con serranda, ponte di fissaggio ed equalizzatore</t>
   </si>
   <si>
-    <t>102,87</t>
-[...14 lines deleted...]
-    <t>312,04</t>
+    <t>106,98</t>
+  </si>
+  <si>
+    <t>129,57</t>
+  </si>
+  <si>
+    <t>156,19</t>
+  </si>
+  <si>
+    <t>192,36</t>
+  </si>
+  <si>
+    <t>234,72</t>
+  </si>
+  <si>
+    <t>324,52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>