--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>EDE2 EDE2R DIFFUSORI A GETTO ELICOIDALE REGOLABILE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>300/600</t>
   </si>
   <si>
     <t>400/600</t>
   </si>
   <si>
     <t>500/600</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EDE2</t>
   </si>
   <si>
     <t>53,54</t>
   </si>
   <si>
     <t>58,52</t>
   </si>
   <si>
     <t>79,23</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>prezzo EDE2R a richiesta</t>
   </si>
   <si>
     <t>43,28</t>
   </si>
   <si>
     <t>48,87</t>
   </si>