--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,78 +35,78 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>EDEA SD DIFFUSORI CIRCOLARI A CONI FISSI CON SERRANDA</t>
   </si>
   <si>
     <t>Listino prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDEA-SD - Diffusore con serranda</t>
   </si>
   <si>
     <t>EDEA-RFA - Collare di collegamento</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>25,09</t>
-[...26 lines deleted...]
-    <t>44,89  </t>
+    <t>26,09</t>
+  </si>
+  <si>
+    <t>23,35  </t>
+  </si>
+  <si>
+    <t>35,21</t>
+  </si>
+  <si>
+    <t>29,10  </t>
+  </si>
+  <si>
+    <t>44,74</t>
+  </si>
+  <si>
+    <t>33,13  </t>
+  </si>
+  <si>
+    <t>58,50</t>
+  </si>
+  <si>
+    <t>38,55  </t>
+  </si>
+  <si>
+    <t>78,14  </t>
+  </si>
+  <si>
+    <t>46,69  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>