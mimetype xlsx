--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>EDEA SD DIFFUSORI CIRCOLARI A CONI FISSI CON SERRANDA</t>
   </si>
   <si>
     <t>Listino prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDEA-SD - Diffusore con serranda</t>
   </si>
   <si>
     <t>EDEA-RFA - Collare di collegamento</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>26,09</t>
   </si>
   <si>
     <t>23,35  </t>
   </si>
   <si>
     <t>35,21</t>
   </si>
   <si>
     <t>29,10  </t>
   </si>
   <si>
     <t>44,74</t>
   </si>
   <si>
     <t>33,13  </t>
   </si>
   <si>
     <t>58,50</t>
   </si>
   <si>
     <t>38,55  </t>
   </si>