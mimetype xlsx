--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,833 +12,830 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>EDFL EDFLB DIFFUSORI LINEARI A FERITOIE CON DEFLETTORI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Telaio in alluminio anodizzato naturale e deflettori in alluminio verniciato nero.</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Lunghezza</t>
+    <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>EDFL-10</t>
   </si>
   <si>
     <t>EDFL-20</t>
   </si>
   <si>
     <t>EDFL-30</t>
   </si>
   <si>
     <t>EDFL-40</t>
   </si>
   <si>
     <t>EDFL-50</t>
   </si>
   <si>
     <t>EPZ-EDFL - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDFL - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
-    <t>34,15</t>
-[...119 lines deleted...]
-    <t>129,97</t>
+    <t>35,52</t>
+  </si>
+  <si>
+    <t>39,63</t>
+  </si>
+  <si>
+    <t>42,12</t>
+  </si>
+  <si>
+    <t>49,08</t>
+  </si>
+  <si>
+    <t>52,06</t>
+  </si>
+  <si>
+    <t>51,27</t>
+  </si>
+  <si>
+    <t>66,66</t>
+  </si>
+  <si>
+    <t>40,60</t>
+  </si>
+  <si>
+    <t>45,30</t>
+  </si>
+  <si>
+    <t>48,14</t>
+  </si>
+  <si>
+    <t>53,81</t>
+  </si>
+  <si>
+    <t>59,51</t>
+  </si>
+  <si>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>73,62</t>
+  </si>
+  <si>
+    <t>45,31</t>
+  </si>
+  <si>
+    <t>50,98</t>
+  </si>
+  <si>
+    <t>54,74</t>
+  </si>
+  <si>
+    <t>58,53</t>
+  </si>
+  <si>
+    <t>67,97</t>
+  </si>
+  <si>
+    <t>63,78</t>
+  </si>
+  <si>
+    <t>82,01</t>
+  </si>
+  <si>
+    <t>50,02</t>
+  </si>
+  <si>
+    <t>56,66</t>
+  </si>
+  <si>
+    <t>61,34</t>
+  </si>
+  <si>
+    <t>77,43</t>
+  </si>
+  <si>
+    <t>70,06</t>
+  </si>
+  <si>
+    <t>92,20</t>
+  </si>
+  <si>
+    <t>57,57</t>
+  </si>
+  <si>
+    <t>65,14</t>
+  </si>
+  <si>
+    <t>69,87</t>
+  </si>
+  <si>
+    <t>77,41</t>
+  </si>
+  <si>
+    <t>86,86</t>
+  </si>
+  <si>
+    <t>80,77</t>
+  </si>
+  <si>
+    <t>104,27</t>
+  </si>
+  <si>
+    <t>68,92</t>
+  </si>
+  <si>
+    <t>79,31</t>
+  </si>
+  <si>
+    <t>84,94</t>
+  </si>
+  <si>
+    <t>94,42</t>
+  </si>
+  <si>
+    <t>107,62</t>
+  </si>
+  <si>
+    <t>103,31</t>
+  </si>
+  <si>
+    <t>135,17</t>
   </si>
   <si>
     <t>2 Feritoia</t>
   </si>
   <si>
-    <t>45,27</t>
-[...35 lines deleted...]
-    <t>98,93</t>
+    <t>47,08</t>
+  </si>
+  <si>
+    <t>58,44</t>
+  </si>
+  <si>
+    <t>61,12</t>
+  </si>
+  <si>
+    <t>69,40</t>
+  </si>
+  <si>
+    <t>54,24</t>
+  </si>
+  <si>
+    <t>70,54</t>
   </si>
   <si>
     <t>66,79</t>
   </si>
   <si>
-    <t>85,43</t>
-[...35 lines deleted...]
-    <t>130,71</t>
+    <t>90,64</t>
+  </si>
+  <si>
+    <t>60,87</t>
+  </si>
+  <si>
+    <t>77,97</t>
+  </si>
+  <si>
+    <t>60,39</t>
+  </si>
+  <si>
+    <t>72,70</t>
+  </si>
+  <si>
+    <t>102,89</t>
+  </si>
+  <si>
+    <t>69,46</t>
+  </si>
+  <si>
+    <t>88,85</t>
+  </si>
+  <si>
+    <t>67,00</t>
+  </si>
+  <si>
+    <t>78,61</t>
+  </si>
+  <si>
+    <t>88,77</t>
+  </si>
+  <si>
+    <t>101,97</t>
+  </si>
+  <si>
+    <t>115,15</t>
+  </si>
+  <si>
+    <t>76,10</t>
+  </si>
+  <si>
+    <t>99,67</t>
+  </si>
+  <si>
+    <t>78,35</t>
+  </si>
+  <si>
+    <t>93,46</t>
+  </si>
+  <si>
+    <t>101,96</t>
+  </si>
+  <si>
+    <t>116,12</t>
+  </si>
+  <si>
+    <t>135,94</t>
+  </si>
+  <si>
+    <t>88,00</t>
+  </si>
+  <si>
+    <t>112,99</t>
+  </si>
+  <si>
+    <t>96,30</t>
+  </si>
+  <si>
+    <t>124,61</t>
+  </si>
+  <si>
+    <t>145,38</t>
+  </si>
+  <si>
+    <t>167,08</t>
+  </si>
+  <si>
+    <t>112,10</t>
+  </si>
+  <si>
+    <t>145,91</t>
+  </si>
+  <si>
+    <t>3 Feritoia</t>
+  </si>
+  <si>
+    <t>58,65</t>
+  </si>
+  <si>
+    <t>71,05</t>
+  </si>
+  <si>
+    <t>91,72</t>
+  </si>
+  <si>
+    <t>106,56</t>
+  </si>
+  <si>
+    <t>57,19</t>
+  </si>
+  <si>
+    <t>74,41</t>
+  </si>
+  <si>
+    <t>67,04</t>
+  </si>
+  <si>
+    <t>81,19</t>
+  </si>
+  <si>
+    <t>104,82</t>
+  </si>
+  <si>
+    <t>121,77</t>
+  </si>
+  <si>
+    <t>64,19</t>
+  </si>
+  <si>
+    <t>82,25</t>
+  </si>
+  <si>
+    <t>75,56</t>
+  </si>
+  <si>
+    <t>91,58</t>
+  </si>
+  <si>
+    <t>118,91</t>
+  </si>
+  <si>
+    <t>139,70</t>
+  </si>
+  <si>
+    <t>73,78</t>
+  </si>
+  <si>
+    <t>94,32</t>
+  </si>
+  <si>
+    <t>84,07</t>
+  </si>
+  <si>
+    <t>101,99</t>
+  </si>
+  <si>
+    <t>133,03</t>
+  </si>
+  <si>
+    <t>157,64</t>
+  </si>
+  <si>
+    <t>105,79</t>
+  </si>
+  <si>
+    <t>98,16</t>
+  </si>
+  <si>
+    <t>134,07</t>
+  </si>
+  <si>
+    <t>157,66</t>
+  </si>
+  <si>
+    <t>184,11</t>
+  </si>
+  <si>
+    <t>93,88</t>
+  </si>
+  <si>
+    <t>120,42</t>
+  </si>
+  <si>
+    <t>122,73</t>
+  </si>
+  <si>
+    <t>152,00</t>
+  </si>
+  <si>
+    <t>165,21</t>
+  </si>
+  <si>
+    <t>195,44</t>
+  </si>
+  <si>
+    <t>229,38</t>
+  </si>
+  <si>
+    <t>119,58</t>
+  </si>
+  <si>
+    <t>155,23</t>
+  </si>
+  <si>
+    <t>4 Feritoia</t>
+  </si>
+  <si>
+    <t>70,22</t>
+  </si>
+  <si>
+    <t>91,43</t>
+  </si>
+  <si>
+    <t>102,50</t>
+  </si>
+  <si>
+    <t>113,16</t>
+  </si>
+  <si>
+    <t>133,00</t>
+  </si>
+  <si>
+    <t>62,11</t>
+  </si>
+  <si>
+    <t>80,37</t>
+  </si>
+  <si>
+    <t>80,25</t>
+  </si>
+  <si>
+    <t>104,50</t>
+  </si>
+  <si>
+    <t>114,51</t>
+  </si>
+  <si>
+    <t>129,32</t>
+  </si>
+  <si>
+    <t>88,64</t>
+  </si>
+  <si>
+    <t>112,33</t>
+  </si>
+  <si>
+    <t>126,51</t>
+  </si>
+  <si>
+    <t>148,19</t>
+  </si>
+  <si>
+    <t>176,46</t>
+  </si>
+  <si>
+    <t>76,81</t>
+  </si>
+  <si>
+    <t>98,48</t>
+  </si>
+  <si>
+    <t>102,94</t>
+  </si>
+  <si>
+    <t>129,28</t>
+  </si>
+  <si>
+    <t>140,48</t>
+  </si>
+  <si>
+    <t>167,07</t>
+  </si>
+  <si>
+    <t>200,95</t>
+  </si>
+  <si>
+    <t>84,21</t>
+  </si>
+  <si>
+    <t>110,54</t>
+  </si>
+  <si>
+    <t>119,90</t>
+  </si>
+  <si>
+    <t>149,16</t>
+  </si>
+  <si>
+    <t>166,16</t>
+  </si>
+  <si>
+    <t>196,35</t>
+  </si>
+  <si>
+    <t>231,32</t>
+  </si>
+  <si>
+    <t>97,83</t>
+  </si>
+  <si>
+    <t>125,85</t>
+  </si>
+  <si>
+    <t>187,82</t>
+  </si>
+  <si>
+    <t>204,86</t>
+  </si>
+  <si>
+    <t>244,50</t>
+  </si>
+  <si>
+    <t>287,91</t>
+  </si>
+  <si>
+    <t>124,46</t>
+  </si>
+  <si>
+    <t>161,90</t>
+  </si>
+  <si>
+    <t>Telaio e deflettori verniciati Ral 9016.</t>
+  </si>
+  <si>
+    <t>EDFLB-20</t>
+  </si>
+  <si>
+    <t>EDFLB-40</t>
+  </si>
+  <si>
+    <t>EDFLB-50</t>
+  </si>
+  <si>
+    <t>50,23</t>
+  </si>
+  <si>
+    <t>62,19</t>
+  </si>
+  <si>
+    <t>65,94</t>
+  </si>
+  <si>
+    <t>57,39</t>
+  </si>
+  <si>
+    <t>68,14</t>
+  </si>
+  <si>
+    <t>75,31</t>
+  </si>
+  <si>
+    <t>64,58</t>
+  </si>
+  <si>
+    <t>74,12</t>
+  </si>
+  <si>
+    <t>86,04</t>
+  </si>
+  <si>
+    <t>71,81</t>
+  </si>
+  <si>
+    <t>86,12</t>
+  </si>
+  <si>
+    <t>97,96</t>
+  </si>
+  <si>
+    <t>82,50</t>
+  </si>
+  <si>
+    <t>98,03</t>
+  </si>
+  <si>
+    <t>109,96</t>
+  </si>
+  <si>
+    <t>100,42</t>
+  </si>
+  <si>
+    <t>119,60</t>
+  </si>
+  <si>
+    <t>136,19</t>
+  </si>
+  <si>
+    <t>2 Feritoia</t>
+  </si>
+  <si>
+    <t>74,05</t>
+  </si>
+  <si>
+    <t>87,91</t>
+  </si>
+  <si>
+    <t>100,39</t>
   </si>
   <si>
     <t>84,62</t>
   </si>
   <si>
-    <t>108,64</t>
-[...470 lines deleted...]
-    <t>350,43</t>
+    <t>114,68</t>
+  </si>
+  <si>
+    <t>92,06</t>
+  </si>
+  <si>
+    <t>114,75</t>
+  </si>
+  <si>
+    <t>130,21</t>
+  </si>
+  <si>
+    <t>99,61</t>
+  </si>
+  <si>
+    <t>129,13</t>
+  </si>
+  <si>
+    <t>145,80</t>
+  </si>
+  <si>
+    <t>118,38</t>
+  </si>
+  <si>
+    <t>147,04</t>
+  </si>
+  <si>
+    <t>172,04</t>
+  </si>
+  <si>
+    <t>147,06</t>
+  </si>
+  <si>
+    <t>211,48</t>
+  </si>
+  <si>
+    <t>89,98</t>
+  </si>
+  <si>
+    <t>116,19</t>
+  </si>
+  <si>
+    <t>134,82</t>
+  </si>
+  <si>
+    <t>102,79</t>
+  </si>
+  <si>
+    <t>132,72</t>
+  </si>
+  <si>
+    <t>154,08</t>
+  </si>
+  <si>
+    <t>116,00</t>
+  </si>
+  <si>
+    <t>150,61</t>
+  </si>
+  <si>
+    <t>176,85</t>
+  </si>
+  <si>
+    <t>129,25</t>
+  </si>
+  <si>
+    <t>168,58</t>
+  </si>
+  <si>
+    <t>199,46</t>
+  </si>
+  <si>
+    <t>154,21</t>
+  </si>
+  <si>
+    <t>199,65</t>
+  </si>
+  <si>
+    <t>232,99</t>
+  </si>
+  <si>
+    <t>192,47</t>
+  </si>
+  <si>
+    <t>247,51</t>
+  </si>
+  <si>
+    <t>290,37</t>
+  </si>
+  <si>
+    <t>115,86</t>
+  </si>
+  <si>
+    <t>143,37</t>
+  </si>
+  <si>
+    <t>168,44</t>
+  </si>
+  <si>
+    <t>132,40</t>
+  </si>
+  <si>
+    <t>163,78</t>
+  </si>
+  <si>
+    <t>192,40</t>
+  </si>
+  <si>
+    <t>142,26</t>
+  </si>
+  <si>
+    <t>187,67</t>
+  </si>
+  <si>
+    <t>223,36</t>
+  </si>
+  <si>
+    <t>163,82</t>
+  </si>
+  <si>
+    <t>211,67</t>
+  </si>
+  <si>
+    <t>254,44</t>
+  </si>
+  <si>
+    <t>188,90</t>
+  </si>
+  <si>
+    <t>248,66</t>
+  </si>
+  <si>
+    <t>292,80</t>
+  </si>
+  <si>
+    <t>237,92</t>
+  </si>
+  <si>
+    <t>309,66</t>
+  </si>
+  <si>
+    <t>364,45</t>
   </si>
   <si>
     <t>Listino prezzi</t>
   </si>
   <si>
     <t>Ponte di Fissaggio</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
-    <t>12,23</t>
-[...2 lines deleted...]
-    <t>12,21</t>
+    <t>12,72</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Angolo senza deflettori</t>
   </si>
   <si>
     <t>EDFL</t>
   </si>
   <si>
     <t>EDFLB</t>
   </si>
   <si>
-    <t>87,16</t>
-[...20 lines deleted...]
-    <t>211,35</t>
+    <t>90,65</t>
+  </si>
+  <si>
+    <t>108,79</t>
+  </si>
+  <si>
+    <t>120,84</t>
+  </si>
+  <si>
+    <t>144,98</t>
+  </si>
+  <si>
+    <t>151,02</t>
+  </si>
+  <si>
+    <t>181,20</t>
+  </si>
+  <si>
+    <t>183,20</t>
+  </si>
+  <si>
+    <t>219,80</t>
   </si>
   <si>
     <t>Kit di Continuità</t>
   </si>
   <si>
-    <t>2,30</t>
+    <t>2,39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -1196,51 +1193,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A72" sqref="A72:I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="97.833" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9">
@@ -2625,174 +2622,174 @@
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="22">
       <c r="A71" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="C72" s="3" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3"/>
       <c r="B73" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B74" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C74" s="3" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B75" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B76" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B77" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" s="3" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="B78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="A63:I63"/>
     <mergeCell ref="A71:I71"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="A19:A24"/>
     <mergeCell ref="A25:A30"/>
     <mergeCell ref="A37:A42"/>
     <mergeCell ref="A43:A48"/>
     <mergeCell ref="A49:A54"/>
     <mergeCell ref="A55:A60"/>
     <mergeCell ref="A72:A73"/>
   </mergeCells>