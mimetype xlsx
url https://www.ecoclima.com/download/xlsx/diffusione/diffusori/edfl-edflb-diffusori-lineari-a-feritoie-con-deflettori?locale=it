--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>EDFL-10</t>
   </si>
   <si>
     <t>EDFL-20</t>
   </si>
   <si>
     <t>EDFL-30</t>
   </si>
   <si>
     <t>EDFL-40</t>
   </si>
   <si>
     <t>EDFL-50</t>
   </si>
   <si>
     <t>EPZ-EDFL - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDFL - Plenum Isolato</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
     <t>35,52</t>
   </si>
   <si>
     <t>39,63</t>
   </si>
   <si>
     <t>42,12</t>
   </si>
   <si>
     <t>49,08</t>
   </si>
   <si>
     <t>52,06</t>
   </si>
   <si>
     <t>51,27</t>
   </si>
   <si>
     <t>66,66</t>
   </si>