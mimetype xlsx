--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -53,594 +53,594 @@
   <si>
     <t>EDFLN-10</t>
   </si>
   <si>
     <t>EDFLN-20</t>
   </si>
   <si>
     <t>EDFLN-40</t>
   </si>
   <si>
     <t>EDFLN-50</t>
   </si>
   <si>
     <t>EPZ-EDFLN - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDFLN - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>1Feritoia</t>
   </si>
   <si>
-    <t>49,59</t>
-[...68 lines deleted...]
-    <t>129,54</t>
+    <t>51,57</t>
+  </si>
+  <si>
+    <t>58,07</t>
+  </si>
+  <si>
+    <t>72,26</t>
+  </si>
+  <si>
+    <t>81,87</t>
+  </si>
+  <si>
+    <t>57,31</t>
+  </si>
+  <si>
+    <t>73,37</t>
+  </si>
+  <si>
+    <t>57,78</t>
+  </si>
+  <si>
+    <t>69,46</t>
+  </si>
+  <si>
+    <t>88,14</t>
+  </si>
+  <si>
+    <t>99,44</t>
+  </si>
+  <si>
+    <t>63,54</t>
+  </si>
+  <si>
+    <t>81,65</t>
+  </si>
+  <si>
+    <t>83,15</t>
+  </si>
+  <si>
+    <t>98,34</t>
+  </si>
+  <si>
+    <t>121,52</t>
+  </si>
+  <si>
+    <t>136,79</t>
+  </si>
+  <si>
+    <t>80,41</t>
+  </si>
+  <si>
+    <t>103,83</t>
+  </si>
+  <si>
+    <t>103,62</t>
+  </si>
+  <si>
+    <t>122,27</t>
+  </si>
+  <si>
+    <t>151,03</t>
+  </si>
+  <si>
+    <t>170,48</t>
+  </si>
+  <si>
+    <t>102,91</t>
+  </si>
+  <si>
+    <t>134,72</t>
   </si>
   <si>
     <t>2 Feritoia</t>
   </si>
   <si>
-    <t>72,93</t>
-[...65 lines deleted...]
-    <t>140,19</t>
+    <t>75,85</t>
+  </si>
+  <si>
+    <t>88,82</t>
+  </si>
+  <si>
+    <t>114,19</t>
+  </si>
+  <si>
+    <t>131,46</t>
+  </si>
+  <si>
+    <t>60,79</t>
+  </si>
+  <si>
+    <t>77,85</t>
+  </si>
+  <si>
+    <t>84,67</t>
+  </si>
+  <si>
+    <t>107,76</t>
+  </si>
+  <si>
+    <t>156,93</t>
+  </si>
+  <si>
+    <t>69,38</t>
+  </si>
+  <si>
+    <t>88,76</t>
+  </si>
+  <si>
+    <t>120,48</t>
+  </si>
+  <si>
+    <t>150,85</t>
+  </si>
+  <si>
+    <t>189,02</t>
+  </si>
+  <si>
+    <t>215,90</t>
+  </si>
+  <si>
+    <t>87,92</t>
+  </si>
+  <si>
+    <t>112,86</t>
+  </si>
+  <si>
+    <t>149,70</t>
+  </si>
+  <si>
+    <t>186,98</t>
+  </si>
+  <si>
+    <t>234,21</t>
+  </si>
+  <si>
+    <t>268,09</t>
+  </si>
+  <si>
+    <t>112,06</t>
+  </si>
+  <si>
+    <t>145,80</t>
   </si>
   <si>
     <t>3 Feritoia</t>
   </si>
   <si>
-    <t>96,50</t>
-[...68 lines deleted...]
-    <t>149,53</t>
+    <t>100,36</t>
+  </si>
+  <si>
+    <t>119,83</t>
+  </si>
+  <si>
+    <t>158,01</t>
+  </si>
+  <si>
+    <t>182,85</t>
+  </si>
+  <si>
+    <t>64,30</t>
+  </si>
+  <si>
+    <t>82,33</t>
+  </si>
+  <si>
+    <t>111,34</t>
+  </si>
+  <si>
+    <t>146,32</t>
+  </si>
+  <si>
+    <t>189,71</t>
+  </si>
+  <si>
+    <t>218,63</t>
+  </si>
+  <si>
+    <t>73,93</t>
+  </si>
+  <si>
+    <t>94,48</t>
+  </si>
+  <si>
+    <t>158,04</t>
+  </si>
+  <si>
+    <t>203,62</t>
+  </si>
+  <si>
+    <t>260,06</t>
+  </si>
+  <si>
+    <t>298,55</t>
+  </si>
+  <si>
+    <t>94,12</t>
+  </si>
+  <si>
+    <t>120,58</t>
+  </si>
+  <si>
+    <t>196,01</t>
+  </si>
+  <si>
+    <t>251,94</t>
+  </si>
+  <si>
+    <t>322,74</t>
+  </si>
+  <si>
+    <t>371,02</t>
+  </si>
+  <si>
+    <t>119,90</t>
+  </si>
+  <si>
+    <t>155,51</t>
   </si>
   <si>
     <t>4 Feritoia</t>
   </si>
   <si>
-    <t>125,89</t>
-[...68 lines deleted...]
-    <t>156,40</t>
+    <t>130,93</t>
+  </si>
+  <si>
+    <t>156,89</t>
+  </si>
+  <si>
+    <t>207,82</t>
+  </si>
+  <si>
+    <t>240,30</t>
+  </si>
+  <si>
+    <t>69,86</t>
+  </si>
+  <si>
+    <t>89,00</t>
+  </si>
+  <si>
+    <t>138,33</t>
+  </si>
+  <si>
+    <t>185,49</t>
+  </si>
+  <si>
+    <t>243,05</t>
+  </si>
+  <si>
+    <t>280,75</t>
+  </si>
+  <si>
+    <t>77,29</t>
+  </si>
+  <si>
+    <t>98,91</t>
+  </si>
+  <si>
+    <t>194,93</t>
+  </si>
+  <si>
+    <t>255,72</t>
+  </si>
+  <si>
+    <t>332,02</t>
+  </si>
+  <si>
+    <t>382,16</t>
+  </si>
+  <si>
+    <t>98,48</t>
+  </si>
+  <si>
+    <t>126,41</t>
+  </si>
+  <si>
+    <t>242,06</t>
+  </si>
+  <si>
+    <t>316,65</t>
+  </si>
+  <si>
+    <t>411,18</t>
+  </si>
+  <si>
+    <t>473,73</t>
+  </si>
+  <si>
+    <t>125,26</t>
+  </si>
+  <si>
+    <t>162,66</t>
   </si>
   <si>
     <t>Listino Prezzi Versione Ral 9016</t>
   </si>
   <si>
     <t>EDFLBN-10</t>
   </si>
   <si>
     <t>EDFLBN-20</t>
   </si>
   <si>
     <t>EDFLBN-40</t>
   </si>
   <si>
     <t>EDFLBN-50</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
-    <t>74,98</t>
-[...50 lines deleted...]
-    <t>107,96</t>
+    <t>77,98</t>
+  </si>
+  <si>
+    <t>81,48</t>
+  </si>
+  <si>
+    <t>95,69</t>
+  </si>
+  <si>
+    <t>105,30</t>
+  </si>
+  <si>
+    <t>81,26</t>
+  </si>
+  <si>
+    <t>92,90</t>
+  </si>
+  <si>
+    <t>111,59</t>
+  </si>
+  <si>
+    <t>122,89</t>
+  </si>
+  <si>
+    <t>106,61</t>
+  </si>
+  <si>
+    <t>121,80</t>
+  </si>
+  <si>
+    <t>144,98</t>
+  </si>
+  <si>
+    <t>160,25</t>
   </si>
   <si>
     <t>132,36</t>
   </si>
   <si>
-    <t>148,93</t>
-[...122 lines deleted...]
-    <t>483,12</t>
+    <t>151,00</t>
+  </si>
+  <si>
+    <t>179,75</t>
+  </si>
+  <si>
+    <t>199,16</t>
+  </si>
+  <si>
+    <t>99,28</t>
+  </si>
+  <si>
+    <t>112,28</t>
+  </si>
+  <si>
+    <t>137,65</t>
+  </si>
+  <si>
+    <t>154,89</t>
+  </si>
+  <si>
+    <t>107,87</t>
+  </si>
+  <si>
+    <t>131,21</t>
+  </si>
+  <si>
+    <t>180,36</t>
+  </si>
+  <si>
+    <t>143,90</t>
+  </si>
+  <si>
+    <t>174,31</t>
+  </si>
+  <si>
+    <t>212,48</t>
+  </si>
+  <si>
+    <t>239,37</t>
+  </si>
+  <si>
+    <t>178,42</t>
+  </si>
+  <si>
+    <t>215,71</t>
+  </si>
+  <si>
+    <t>262,95</t>
+  </si>
+  <si>
+    <t>296,77</t>
+  </si>
+  <si>
+    <t>123,79</t>
+  </si>
+  <si>
+    <t>143,27</t>
+  </si>
+  <si>
+    <t>181,45</t>
+  </si>
+  <si>
+    <t>206,32</t>
+  </si>
+  <si>
+    <t>134,77</t>
+  </si>
+  <si>
+    <t>169,77</t>
+  </si>
+  <si>
+    <t>213,19</t>
+  </si>
+  <si>
+    <t>242,07</t>
+  </si>
+  <si>
+    <t>227,10</t>
+  </si>
+  <si>
+    <t>283,54</t>
+  </si>
+  <si>
+    <t>322,04</t>
+  </si>
+  <si>
+    <t>224,73</t>
+  </si>
+  <si>
+    <t>280,69</t>
+  </si>
+  <si>
+    <t>351,47</t>
+  </si>
+  <si>
+    <t>399,78</t>
+  </si>
+  <si>
+    <t>154,40</t>
+  </si>
+  <si>
+    <t>231,29</t>
+  </si>
+  <si>
+    <t>263,76</t>
+  </si>
+  <si>
+    <t>161,79</t>
+  </si>
+  <si>
+    <t>208,45</t>
+  </si>
+  <si>
+    <t>266,00</t>
+  </si>
+  <si>
+    <t>303,69</t>
+  </si>
+  <si>
+    <t>218,41</t>
+  </si>
+  <si>
+    <t>279,20</t>
+  </si>
+  <si>
+    <t>355,50</t>
+  </si>
+  <si>
+    <t>405,64</t>
+  </si>
+  <si>
+    <t>270,80</t>
+  </si>
+  <si>
+    <t>345,39</t>
+  </si>
+  <si>
+    <t>439,91</t>
+  </si>
+  <si>
+    <t>502,44</t>
   </si>
   <si>
     <t>Listino Prezzi Versione Ral 9016 (continua)</t>
   </si>
   <si>
     <t>Ponte di Fissaggio</t>
   </si>
   <si>
-    <t>6,72</t>
+    <t>6,99</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Angolo</t>
   </si>
   <si>
     <t>EDFLN</t>
   </si>
   <si>
     <t>EDFLBN</t>
   </si>
   <si>
-    <t>103,70</t>
-[...20 lines deleted...]
-    <t>227,77</t>
+    <t>107,85</t>
+  </si>
+  <si>
+    <t>144,30</t>
+  </si>
+  <si>
+    <t>142,19</t>
+  </si>
+  <si>
+    <t>173,13</t>
+  </si>
+  <si>
+    <t>176,50</t>
+  </si>
+  <si>
+    <t>204,78</t>
+  </si>
+  <si>
+    <t>210,80</t>
+  </si>
+  <si>
+    <t>236,88</t>
   </si>
   <si>
     <t>Kit di Continuità</t>
   </si>
   <si>
-    <t>13,62</t>
+    <t>14,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>