--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -53,603 +53,603 @@
   <si>
     <t>EDFLNA-10</t>
   </si>
   <si>
     <t>EDFLNA-20</t>
   </si>
   <si>
     <t>EDFLNA-40</t>
   </si>
   <si>
     <t>EDFLNA-50</t>
   </si>
   <si>
     <t>EPZ-EDFLN - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDFLN - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
-    <t>49,59</t>
-[...68 lines deleted...]
-    <t>129,54</t>
+    <t>51,57</t>
+  </si>
+  <si>
+    <t>58,78</t>
+  </si>
+  <si>
+    <t>72,95</t>
+  </si>
+  <si>
+    <t>82,58</t>
+  </si>
+  <si>
+    <t>57,31</t>
+  </si>
+  <si>
+    <t>73,37</t>
+  </si>
+  <si>
+    <t>57,78</t>
+  </si>
+  <si>
+    <t>68,01</t>
+  </si>
+  <si>
+    <t>86,75</t>
+  </si>
+  <si>
+    <t>98,02</t>
+  </si>
+  <si>
+    <t>63,54</t>
+  </si>
+  <si>
+    <t>81,65</t>
+  </si>
+  <si>
+    <t>83,15</t>
+  </si>
+  <si>
+    <t>101,26</t>
+  </si>
+  <si>
+    <t>124,43</t>
+  </si>
+  <si>
+    <t>139,71</t>
+  </si>
+  <si>
+    <t>80,41</t>
+  </si>
+  <si>
+    <t>103,83</t>
+  </si>
+  <si>
+    <t>103,62</t>
+  </si>
+  <si>
+    <t>127,77</t>
+  </si>
+  <si>
+    <t>156,54</t>
+  </si>
+  <si>
+    <t>176,00</t>
+  </si>
+  <si>
+    <t>102,91</t>
+  </si>
+  <si>
+    <t>134,72</t>
   </si>
   <si>
     <t>2 Feritoia</t>
   </si>
   <si>
-    <t>72,93</t>
-[...68 lines deleted...]
-    <t>140,19</t>
+    <t>75,85</t>
+  </si>
+  <si>
+    <t>93,68</t>
+  </si>
+  <si>
+    <t>119,06</t>
+  </si>
+  <si>
+    <t>136,29</t>
+  </si>
+  <si>
+    <t>60,79</t>
+  </si>
+  <si>
+    <t>77,85</t>
+  </si>
+  <si>
+    <t>84,67</t>
+  </si>
+  <si>
+    <t>108,30</t>
+  </si>
+  <si>
+    <t>137,32</t>
+  </si>
+  <si>
+    <t>157,44</t>
+  </si>
+  <si>
+    <t>69,38</t>
+  </si>
+  <si>
+    <t>88,76</t>
+  </si>
+  <si>
+    <t>120,48</t>
+  </si>
+  <si>
+    <t>156,70</t>
+  </si>
+  <si>
+    <t>194,86</t>
+  </si>
+  <si>
+    <t>221,74</t>
+  </si>
+  <si>
+    <t>87,92</t>
+  </si>
+  <si>
+    <t>112,86</t>
+  </si>
+  <si>
+    <t>149,70</t>
+  </si>
+  <si>
+    <t>197,97</t>
+  </si>
+  <si>
+    <t>245,19</t>
+  </si>
+  <si>
+    <t>279,07</t>
+  </si>
+  <si>
+    <t>112,06</t>
+  </si>
+  <si>
+    <t>145,80</t>
   </si>
   <si>
     <t>3 Feritoia</t>
   </si>
   <si>
-    <t>96,50</t>
-[...68 lines deleted...]
-    <t>149,53</t>
+    <t>100,36</t>
+  </si>
+  <si>
+    <t>128,82</t>
+  </si>
+  <si>
+    <t>167,00</t>
+  </si>
+  <si>
+    <t>191,87</t>
+  </si>
+  <si>
+    <t>64,30</t>
+  </si>
+  <si>
+    <t>82,33</t>
+  </si>
+  <si>
+    <t>111,34</t>
+  </si>
+  <si>
+    <t>148,81</t>
+  </si>
+  <si>
+    <t>192,24</t>
+  </si>
+  <si>
+    <t>221,12</t>
+  </si>
+  <si>
+    <t>73,93</t>
+  </si>
+  <si>
+    <t>94,48</t>
+  </si>
+  <si>
+    <t>158,04</t>
+  </si>
+  <si>
+    <t>212,36</t>
+  </si>
+  <si>
+    <t>268,80</t>
+  </si>
+  <si>
+    <t>307,28</t>
+  </si>
+  <si>
+    <t>94,12</t>
+  </si>
+  <si>
+    <t>120,58</t>
+  </si>
+  <si>
+    <t>196,01</t>
+  </si>
+  <si>
+    <t>268,41</t>
+  </si>
+  <si>
+    <t>339,23</t>
+  </si>
+  <si>
+    <t>387,55</t>
+  </si>
+  <si>
+    <t>119,90</t>
+  </si>
+  <si>
+    <t>155,51</t>
   </si>
   <si>
     <t>4 Feritoia</t>
   </si>
   <si>
-    <t>125,89</t>
-[...68 lines deleted...]
-    <t>156,40</t>
+    <t>130,93</t>
+  </si>
+  <si>
+    <t>170,03</t>
+  </si>
+  <si>
+    <t>220,95</t>
+  </si>
+  <si>
+    <t>253,45</t>
+  </si>
+  <si>
+    <t>69,86</t>
+  </si>
+  <si>
+    <t>89,00</t>
+  </si>
+  <si>
+    <t>138,33</t>
+  </si>
+  <si>
+    <t>189,48</t>
+  </si>
+  <si>
+    <t>247,03</t>
+  </si>
+  <si>
+    <t>284,70</t>
+  </si>
+  <si>
+    <t>77,29</t>
+  </si>
+  <si>
+    <t>98,91</t>
+  </si>
+  <si>
+    <t>194,93</t>
+  </si>
+  <si>
+    <t>267,38</t>
+  </si>
+  <si>
+    <t>343,68</t>
+  </si>
+  <si>
+    <t>393,80</t>
+  </si>
+  <si>
+    <t>98,48</t>
+  </si>
+  <si>
+    <t>126,41</t>
+  </si>
+  <si>
+    <t>242,06</t>
+  </si>
+  <si>
+    <t>338,62</t>
+  </si>
+  <si>
+    <t>433,20</t>
+  </si>
+  <si>
+    <t>495,72</t>
+  </si>
+  <si>
+    <t>125,26</t>
+  </si>
+  <si>
+    <t>162,66</t>
   </si>
   <si>
     <t>Listino Prezzi Versione Verniciato Bianco</t>
   </si>
   <si>
     <t>EDFLBNA-10</t>
   </si>
   <si>
     <t>EDFLBNA-20</t>
   </si>
   <si>
     <t>EDFLBNA-40</t>
   </si>
   <si>
     <t>EDFLBNA-50</t>
   </si>
   <si>
-    <t>74,98</t>
-[...185 lines deleted...]
-    <t>551,81</t>
+    <t>77,98</t>
+  </si>
+  <si>
+    <t>89,08</t>
+  </si>
+  <si>
+    <t>103,26</t>
+  </si>
+  <si>
+    <t>81,26</t>
+  </si>
+  <si>
+    <t>98,31</t>
+  </si>
+  <si>
+    <t>116,99</t>
+  </si>
+  <si>
+    <t>128,30</t>
+  </si>
+  <si>
+    <t>106,61</t>
+  </si>
+  <si>
+    <t>134,98</t>
+  </si>
+  <si>
+    <t>158,16</t>
+  </si>
+  <si>
+    <t>173,43</t>
+  </si>
+  <si>
+    <t>132,36</t>
+  </si>
+  <si>
+    <t>164,93</t>
+  </si>
+  <si>
+    <t>193,67</t>
+  </si>
+  <si>
+    <t>213,10</t>
+  </si>
+  <si>
+    <t>99,28</t>
+  </si>
+  <si>
+    <t>130,82</t>
+  </si>
+  <si>
+    <t>156,20</t>
+  </si>
+  <si>
+    <t>173,45</t>
+  </si>
+  <si>
+    <t>107,87</t>
+  </si>
+  <si>
+    <t>145,41</t>
+  </si>
+  <si>
+    <t>174,44</t>
+  </si>
+  <si>
+    <t>194,54</t>
+  </si>
+  <si>
+    <t>143,90</t>
+  </si>
+  <si>
+    <t>200,65</t>
+  </si>
+  <si>
+    <t>238,82</t>
+  </si>
+  <si>
+    <t>265,72</t>
+  </si>
+  <si>
+    <t>178,42</t>
+  </si>
+  <si>
+    <t>248,80</t>
+  </si>
+  <si>
+    <t>296,04</t>
+  </si>
+  <si>
+    <t>329,90</t>
+  </si>
+  <si>
+    <t>123,79</t>
+  </si>
+  <si>
+    <t>172,80</t>
+  </si>
+  <si>
+    <t>210,97</t>
+  </si>
+  <si>
+    <t>235,82</t>
+  </si>
+  <si>
+    <t>134,77</t>
+  </si>
+  <si>
+    <t>192,78</t>
+  </si>
+  <si>
+    <t>236,17</t>
+  </si>
+  <si>
+    <t>265,08</t>
+  </si>
+  <si>
+    <t>181,45</t>
+  </si>
+  <si>
+    <t>266,58</t>
+  </si>
+  <si>
+    <t>323,02</t>
+  </si>
+  <si>
+    <t>361,52</t>
+  </si>
+  <si>
+    <t>224,73</t>
+  </si>
+  <si>
+    <t>332,92</t>
+  </si>
+  <si>
+    <t>403,73</t>
+  </si>
+  <si>
+    <t>452,00</t>
+  </si>
+  <si>
+    <t>154,40</t>
+  </si>
+  <si>
+    <t>220,84</t>
+  </si>
+  <si>
+    <t>271,77</t>
+  </si>
+  <si>
+    <t>304,23</t>
+  </si>
+  <si>
+    <t>161,79</t>
+  </si>
+  <si>
+    <t>240,27</t>
+  </si>
+  <si>
+    <t>297,82</t>
+  </si>
+  <si>
+    <t>335,51</t>
+  </si>
+  <si>
+    <t>218,41</t>
+  </si>
+  <si>
+    <t>331,88</t>
+  </si>
+  <si>
+    <t>408,19</t>
+  </si>
+  <si>
+    <t>458,31</t>
+  </si>
+  <si>
+    <t>270,80</t>
+  </si>
+  <si>
+    <t>416,81</t>
+  </si>
+  <si>
+    <t>511,35</t>
+  </si>
+  <si>
+    <t>573,88</t>
   </si>
   <si>
     <t>Listino Prezzi Versione Verniciato Bianco (continua)</t>
   </si>
   <si>
     <t>Ponte di Fissaggio</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
-    <t>6,72</t>
+    <t>6,99</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Angolo</t>
   </si>
   <si>
     <t>EDFLNA</t>
   </si>
   <si>
     <t>EDFLBNA</t>
   </si>
   <si>
-    <t>103,70</t>
-[...20 lines deleted...]
-    <t>227,79</t>
+    <t>107,85</t>
+  </si>
+  <si>
+    <t>144,30</t>
+  </si>
+  <si>
+    <t>142,19</t>
+  </si>
+  <si>
+    <t>173,15</t>
+  </si>
+  <si>
+    <t>176,50</t>
+  </si>
+  <si>
+    <t>204,78</t>
+  </si>
+  <si>
+    <t>210,80</t>
+  </si>
+  <si>
+    <t>236,90</t>
   </si>
   <si>
     <t>Kit di Continuità</t>
   </si>
   <si>
-    <t>13,62</t>
+    <t>14,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>