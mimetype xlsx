--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t> </t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDFLNA-10</t>
   </si>
   <si>
     <t>EDFLNA-20</t>
   </si>
   <si>
     <t>EDFLNA-40</t>
   </si>
   <si>
     <t>EDFLNA-50</t>
   </si>
   <si>
     <t>EPZ-EDFLN - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDFLN - Plenum Isolato</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
     <t>51,57</t>
   </si>
   <si>
     <t>58,78</t>
   </si>
   <si>
     <t>72,95</t>
   </si>
   <si>
     <t>82,58</t>
   </si>
   <si>
     <t>57,31</t>
   </si>
   <si>
     <t>73,37</t>
   </si>
   <si>
     <t>57,78</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>98,48</t>
   </si>
   <si>
     <t>126,41</t>
   </si>
   <si>
     <t>242,06</t>
   </si>
   <si>
     <t>338,62</t>
   </si>
   <si>
     <t>433,20</t>
   </si>
   <si>
     <t>495,72</t>
   </si>
   <si>
     <t>125,26</t>
   </si>
   <si>
     <t>162,66</t>
   </si>
   <si>
-    <t>Listino Prezzi Versione Verniciato Bianco</t>
+    <t>Listino Prezzi Versione Ral 9010</t>
   </si>
   <si>
     <t>EDFLBNA-10</t>
   </si>
   <si>
     <t>EDFLBNA-20</t>
   </si>
   <si>
     <t>EDFLBNA-40</t>
   </si>
   <si>
     <t>EDFLBNA-50</t>
   </si>
   <si>
     <t>77,98</t>
   </si>
   <si>
     <t>89,08</t>
   </si>
   <si>
     <t>103,26</t>
   </si>
   <si>
     <t>81,26</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>218,41</t>
   </si>
   <si>
     <t>331,88</t>
   </si>
   <si>
     <t>408,19</t>
   </si>
   <si>
     <t>458,31</t>
   </si>
   <si>
     <t>270,80</t>
   </si>
   <si>
     <t>416,81</t>
   </si>
   <si>
     <t>511,35</t>
   </si>
   <si>
     <t>573,88</t>
   </si>
   <si>
-    <t>Listino Prezzi Versione Verniciato Bianco (continua)</t>
+    <t>Listino Prezzi Versione Ral 9010 (continua)</t>
   </si>
   <si>
     <t>Ponte di Fissaggio</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
     <t>6,99</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Angolo</t>
   </si>
   <si>
     <t>EDFLNA</t>
   </si>
   <si>
     <t>EDFLBNA</t>
   </si>
   <si>
     <t>107,85</t>
   </si>