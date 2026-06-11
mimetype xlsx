--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,873 +17,873 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>EDLS EDLSB DIFFUSORI LINEARI MULTIFERITOIA A SCOMPARSA</t>
   </si>
   <si>
-    <t>Listino Prezzi EDLS-FA - 1 feritoia - verniciato nero RAL9005 - feritoia 20 mm</t>
+    <t>Listino Prezzi EDLS-FA - 1 Feritoia da 20 mm - RAL9005</t>
   </si>
   <si>
     <t>EDLS-FA</t>
   </si>
   <si>
-    <t>Lunghezza</t>
+    <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>EDLS10-FA</t>
   </si>
   <si>
     <t>EDLS20-FA</t>
   </si>
   <si>
     <t>EDLS30-FA</t>
   </si>
   <si>
     <t>EDLS40-FA</t>
   </si>
   <si>
     <t>EPZ-EDL - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDL - Plenum Isolato</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Feritoia da 20 mm</t>
   </si>
   <si>
-    <t>51,91</t>
-[...89 lines deleted...]
-    <t>Listino Prezzi EDLS-FA - 2 feritoie - verniciato nero RAL9005 - feritoie 20 mm</t>
+    <t>53,99</t>
+  </si>
+  <si>
+    <t>56,54</t>
+  </si>
+  <si>
+    <t>63,48</t>
+  </si>
+  <si>
+    <t>70,36</t>
+  </si>
+  <si>
+    <t>62,11</t>
+  </si>
+  <si>
+    <t>79,58</t>
+  </si>
+  <si>
+    <t>60,66</t>
+  </si>
+  <si>
+    <t>63,65</t>
+  </si>
+  <si>
+    <t>70,50</t>
+  </si>
+  <si>
+    <t>78,46</t>
+  </si>
+  <si>
+    <t>67,58</t>
+  </si>
+  <si>
+    <t>86,87</t>
+  </si>
+  <si>
+    <t>72,04</t>
+  </si>
+  <si>
+    <t>76,94</t>
+  </si>
+  <si>
+    <t>85,77</t>
+  </si>
+  <si>
+    <t>94,04</t>
+  </si>
+  <si>
+    <t>84,84</t>
+  </si>
+  <si>
+    <t>112,15</t>
+  </si>
+  <si>
+    <t>82,00</t>
+  </si>
+  <si>
+    <t>87,99</t>
+  </si>
+  <si>
+    <t>96,26</t>
+  </si>
+  <si>
+    <t>106,28</t>
+  </si>
+  <si>
+    <t>91,44</t>
+  </si>
+  <si>
+    <t>117,60</t>
+  </si>
+  <si>
+    <t>104,42</t>
+  </si>
+  <si>
+    <t>108,20</t>
+  </si>
+  <si>
+    <t>123,23</t>
+  </si>
+  <si>
+    <t>135,09</t>
+  </si>
+  <si>
+    <t>104,43</t>
+  </si>
+  <si>
+    <t>137,48</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FA - 2 Feritoie da 20 mm - RAL9005</t>
   </si>
   <si>
     <t>2 Feritoia</t>
   </si>
   <si>
     <t>Feritoia da 20 mm  </t>
   </si>
   <si>
-    <t>90,72</t>
-[...89 lines deleted...]
-    <t>Listino Prezzi EDLS-FA - 3 feritoie - verniciato nero RAL9005 - feritoie 20 mm</t>
+    <t>94,35</t>
+  </si>
+  <si>
+    <t>101,40  </t>
+  </si>
+  <si>
+    <t>111,47</t>
+  </si>
+  <si>
+    <t>126,38  </t>
+  </si>
+  <si>
+    <t>72,78</t>
+  </si>
+  <si>
+    <t>95,99</t>
+  </si>
+  <si>
+    <t>94,35  </t>
+  </si>
+  <si>
+    <t>113,65  </t>
+  </si>
+  <si>
+    <t>123,44  </t>
+  </si>
+  <si>
+    <t>140,72  </t>
+  </si>
+  <si>
+    <t>78,53</t>
+  </si>
+  <si>
+    <t>102,79</t>
+  </si>
+  <si>
+    <t>124,39  </t>
+  </si>
+  <si>
+    <t>136,88  </t>
+  </si>
+  <si>
+    <t>150,00 0</t>
+  </si>
+  <si>
+    <t>168,67  </t>
+  </si>
+  <si>
+    <t>90,16</t>
+  </si>
+  <si>
+    <t>119,48</t>
+  </si>
+  <si>
+    <t>140,85  </t>
+  </si>
+  <si>
+    <t>165,97  </t>
+  </si>
+  <si>
+    <t>167,26 0</t>
+  </si>
+  <si>
+    <t>189,98  </t>
+  </si>
+  <si>
+    <t>94,28</t>
+  </si>
+  <si>
+    <t>130,27</t>
+  </si>
+  <si>
+    <t>178,93  </t>
+  </si>
+  <si>
+    <t>216,03  </t>
+  </si>
+  <si>
+    <t>214,13 0</t>
+  </si>
+  <si>
+    <t>241,62  </t>
+  </si>
+  <si>
+    <t>107,98</t>
+  </si>
+  <si>
+    <t>152,86</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FA - 3 Feritoie da 20 mm - RAL9005</t>
   </si>
   <si>
     <t>3 Feritoia</t>
   </si>
   <si>
-    <t>118,88  </t>
-[...89 lines deleted...]
-    <t>Listino Prezzi EDLS-FB - 1 feritoia - verniciato nero RAL9005 - feritoia 30 mm</t>
+    <t>123,64  </t>
+  </si>
+  <si>
+    <t>136,07  </t>
+  </si>
+  <si>
+    <t>146,93  </t>
+  </si>
+  <si>
+    <t>170,10  </t>
+  </si>
+  <si>
+    <t>78,14</t>
+  </si>
+  <si>
+    <t>101,77</t>
+  </si>
+  <si>
+    <t>138,23  </t>
+  </si>
+  <si>
+    <t>152,66  </t>
+  </si>
+  <si>
+    <t>163,12  </t>
+  </si>
+  <si>
+    <t>189,81  </t>
+  </si>
+  <si>
+    <t>85,05</t>
+  </si>
+  <si>
+    <t>111,26</t>
+  </si>
+  <si>
+    <t>164,21  </t>
+  </si>
+  <si>
+    <t>184,74  </t>
+  </si>
+  <si>
+    <t>200,04  </t>
+  </si>
+  <si>
+    <t>229,02  </t>
+  </si>
+  <si>
+    <t>97,00</t>
+  </si>
+  <si>
+    <t>130,06</t>
+  </si>
+  <si>
+    <t>185,98  </t>
+  </si>
+  <si>
+    <t>224,06  </t>
+  </si>
+  <si>
+    <t>222,81  </t>
+  </si>
+  <si>
+    <t>257,81  </t>
+  </si>
+  <si>
+    <t>103,23</t>
+  </si>
+  <si>
+    <t>143,33</t>
+  </si>
+  <si>
+    <t>237,53  </t>
+  </si>
+  <si>
+    <t>292,75  </t>
+  </si>
+  <si>
+    <t>286,73  </t>
+  </si>
+  <si>
+    <t>329,25  </t>
+  </si>
+  <si>
+    <t>119,69</t>
+  </si>
+  <si>
+    <t>170,16</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FB - 1 Feritoia da 30 mm - RAL9005</t>
   </si>
   <si>
     <t>EDLS-FB</t>
   </si>
   <si>
     <t>EDLS10-FB</t>
   </si>
   <si>
     <t>EDLS20-FB</t>
   </si>
   <si>
     <t>EDLS30-FB</t>
   </si>
   <si>
     <t>EDLS40-FB</t>
   </si>
   <si>
     <t>Feritoia da 30 mm</t>
   </si>
   <si>
-    <t>52,94</t>
-[...41 lines deleted...]
-    <t>90,71</t>
+    <t>55,06</t>
+  </si>
+  <si>
+    <t>61,27</t>
+  </si>
+  <si>
+    <t>64,75</t>
+  </si>
+  <si>
+    <t>71,77</t>
+  </si>
+  <si>
+    <t>62,70</t>
+  </si>
+  <si>
+    <t>81,70</t>
+  </si>
+  <si>
+    <t>61,86</t>
+  </si>
+  <si>
+    <t>68,31</t>
+  </si>
+  <si>
+    <t>71,91</t>
+  </si>
+  <si>
+    <t>80,02</t>
+  </si>
+  <si>
+    <t>68,27</t>
+  </si>
+  <si>
+    <t>87,93</t>
+  </si>
+  <si>
+    <t>79,25</t>
+  </si>
+  <si>
+    <t>86,84</t>
+  </si>
+  <si>
+    <t>94,34</t>
+  </si>
+  <si>
+    <t>103,46</t>
+  </si>
+  <si>
+    <t>88,44</t>
+  </si>
+  <si>
+    <t>112,60</t>
+  </si>
+  <si>
+    <t>90,21</t>
+  </si>
+  <si>
+    <t>98,13</t>
+  </si>
+  <si>
+    <t>105,88</t>
+  </si>
+  <si>
+    <t>116,89</t>
+  </si>
+  <si>
+    <t>92,32</t>
+  </si>
+  <si>
+    <t>118,62</t>
+  </si>
+  <si>
+    <t>106,50</t>
+  </si>
+  <si>
+    <t>125,68</t>
+  </si>
+  <si>
+    <t>137,78</t>
+  </si>
+  <si>
+    <t>105,55</t>
+  </si>
+  <si>
+    <t>138,21</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FB - 2 Feritoie da 30 mm - RAL9005</t>
+  </si>
+  <si>
+    <t>100,96  </t>
+  </si>
+  <si>
+    <t>108,48  </t>
+  </si>
+  <si>
+    <t>119,26  </t>
+  </si>
+  <si>
+    <t>135,22  </t>
+  </si>
+  <si>
+    <t>70,62</t>
+  </si>
+  <si>
+    <t>96,97</t>
+  </si>
+  <si>
+    <t>112,69  </t>
+  </si>
+  <si>
+    <t>121,60  </t>
+  </si>
+  <si>
+    <t>132,06  </t>
+  </si>
+  <si>
+    <t>150,56  </t>
+  </si>
+  <si>
+    <t>77,73</t>
+  </si>
+  <si>
+    <t>107,07</t>
+  </si>
+  <si>
+    <t>133,10  </t>
+  </si>
+  <si>
+    <t>146,46  </t>
+  </si>
+  <si>
+    <t>160,48  </t>
+  </si>
+  <si>
+    <t>180,46  </t>
   </si>
   <si>
     <t>99,48</t>
   </si>
   <si>
-    <t>85,04</t>
-[...212 lines deleted...]
-    <t>Listino Prezzi EDLSB-FA - 1 feritoia - verniciato bianco RAL9016 - feritoia 20 mm</t>
+    <t>132,30</t>
+  </si>
+  <si>
+    <t>150,71  </t>
+  </si>
+  <si>
+    <t>177,58  </t>
+  </si>
+  <si>
+    <t>178,96  </t>
+  </si>
+  <si>
+    <t>203,27  </t>
+  </si>
+  <si>
+    <t>105,11</t>
+  </si>
+  <si>
+    <t>145,01</t>
+  </si>
+  <si>
+    <t>191,44  </t>
+  </si>
+  <si>
+    <t>231,14  </t>
+  </si>
+  <si>
+    <t>229,11  </t>
+  </si>
+  <si>
+    <t>258,52  </t>
+  </si>
+  <si>
+    <t>122,05</t>
+  </si>
+  <si>
+    <t>170,98</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FB - 3 Feritoie da 30 mm - RAL9005</t>
+  </si>
+  <si>
+    <t>132,28  </t>
+  </si>
+  <si>
+    <t>145,59  </t>
+  </si>
+  <si>
+    <t>157,21  </t>
+  </si>
+  <si>
+    <t>182,00  </t>
+  </si>
+  <si>
+    <t>79,41</t>
+  </si>
+  <si>
+    <t>104,01</t>
+  </si>
+  <si>
+    <t>147,89  </t>
+  </si>
+  <si>
+    <t>163,33  </t>
+  </si>
+  <si>
+    <t>174,53  </t>
+  </si>
+  <si>
+    <t>203,08  </t>
+  </si>
+  <si>
+    <t>86,53</t>
+  </si>
+  <si>
+    <t>113,17</t>
+  </si>
+  <si>
+    <t>175,69  </t>
+  </si>
+  <si>
+    <t>197,67  </t>
+  </si>
+  <si>
+    <t>214,03  </t>
+  </si>
+  <si>
+    <t>245,03  </t>
+  </si>
+  <si>
+    <t>198,99  </t>
+  </si>
+  <si>
+    <t>239,74  </t>
+  </si>
+  <si>
+    <t>238,40  </t>
+  </si>
+  <si>
+    <t>275,84  </t>
+  </si>
+  <si>
+    <t>145,54</t>
+  </si>
+  <si>
+    <t>254,14  </t>
+  </si>
+  <si>
+    <t>313,22  </t>
+  </si>
+  <si>
+    <t>306,79  </t>
+  </si>
+  <si>
+    <t>352,29  </t>
+  </si>
+  <si>
+    <t>173,01</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FA - 1 Feritoia da 20 mm - RAL9016</t>
   </si>
   <si>
     <t>EDLSB-FA</t>
   </si>
   <si>
     <t>EDLSB10-FA</t>
   </si>
   <si>
     <t>EDLSB20-FA</t>
   </si>
   <si>
     <t>EDLSB30-FA</t>
   </si>
   <si>
     <t>EDLSB40-FA</t>
   </si>
   <si>
-    <t>Listino Prezzi EDLSB-FA - 2 feritoie - verniciato bianco RAL9016 - feritoie 20 mm</t>
-[...59 lines deleted...]
-    <t>Listino Prezzi EDLSB-FB - 1 feritoia - verniciato bianco RAL9016 - feritoia 30 mm</t>
+    <t>Listino Prezzi EDLS-FA - 2 Feritoie da 20 mm - RAL9016</t>
+  </si>
+  <si>
+    <t>101,40</t>
+  </si>
+  <si>
+    <t>126,38</t>
+  </si>
+  <si>
+    <t>105,32</t>
+  </si>
+  <si>
+    <t>113,65</t>
+  </si>
+  <si>
+    <t>123,44</t>
+  </si>
+  <si>
+    <t>140,72</t>
+  </si>
+  <si>
+    <t>124,39</t>
+  </si>
+  <si>
+    <t>136,88</t>
+  </si>
+  <si>
+    <t>150,00</t>
+  </si>
+  <si>
+    <t>168,67</t>
+  </si>
+  <si>
+    <t>140,85</t>
+  </si>
+  <si>
+    <t>165,97</t>
+  </si>
+  <si>
+    <t>167,26</t>
+  </si>
+  <si>
+    <t>189,98</t>
+  </si>
+  <si>
+    <t>178,93</t>
+  </si>
+  <si>
+    <t>216,03</t>
+  </si>
+  <si>
+    <t>214,13</t>
+  </si>
+  <si>
+    <t>241,62</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FA - 3 Feritoie da 20 mm - RAL9016</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FB - 1 Feritoia da 30 mm - RAL9016</t>
   </si>
   <si>
     <t>EDLSB-FB</t>
   </si>
   <si>
     <t>EDLSB10-FB</t>
   </si>
   <si>
     <t>EDLSB20-FB</t>
   </si>
   <si>
     <t>EDLSB30-FB</t>
   </si>
   <si>
     <t>EDLSB40-FB</t>
   </si>
   <si>
-    <t>Listino Prezzi EDLSB-FB - 2 feritoie - verniciato bianco RAL9016 - feritoie 30 mm</t>
-[...62 lines deleted...]
-    <t>Listino Prezzi EDLSB-FB - 3 feritoie - verniciato bianco RAL9016 - feritoie 30 mm</t>
+    <t>Listino Prezzi EDLS-FB - 2 Feritoie da 30 mm - RAL9016</t>
+  </si>
+  <si>
+    <t>100,96</t>
+  </si>
+  <si>
+    <t>108,48</t>
+  </si>
+  <si>
+    <t>119,26</t>
+  </si>
+  <si>
+    <t>135,22</t>
+  </si>
+  <si>
+    <t>112,69</t>
+  </si>
+  <si>
+    <t>121,60</t>
+  </si>
+  <si>
+    <t>132,06</t>
+  </si>
+  <si>
+    <t>150,56</t>
+  </si>
+  <si>
+    <t>133,10</t>
+  </si>
+  <si>
+    <t>146,46</t>
+  </si>
+  <si>
+    <t>160,48</t>
+  </si>
+  <si>
+    <t>180,46</t>
+  </si>
+  <si>
+    <t>150,71</t>
+  </si>
+  <si>
+    <t>177,58</t>
+  </si>
+  <si>
+    <t>178,96</t>
+  </si>
+  <si>
+    <t>203,27</t>
+  </si>
+  <si>
+    <t>191,44</t>
+  </si>
+  <si>
+    <t>231,14</t>
+  </si>
+  <si>
+    <t>229,11</t>
+  </si>
+  <si>
+    <t>258,52</t>
+  </si>
+  <si>
+    <t>Listino Prezzi EDLS-FB - 3 Feritoie da 30 mm - RAL9016</t>
   </si>
   <si>
     <t>Feritoia</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Ponte di Fissaggio e Kit di Continuità</t>
   </si>
   <si>
     <t>Ponte di fissaggio per diffusori serie EDLS-EDLH a 1 Feritoia</t>
   </si>
   <si>
-    <t>12,23</t>
+    <t>12,72</t>
   </si>
   <si>
     <t>Ponte di fissaggio per diffusori serie EDLS-EDLH versione FA a 2 Feritoie</t>
   </si>
   <si>
     <t>Ponte di fissaggio per diffusori serie EDLS-EDLH versione FB a 2 Feritoie</t>
   </si>
   <si>
     <t>Ponte di fissaggio per diffusori serie EDLS-EDLH versione FA a 3 Feritoie</t>
   </si>
   <si>
     <t>Ponte di fissaggio per diffusori serie EDLS-EDLH versione FB a 3 Feritoie</t>
   </si>
   <si>
     <t>Kit di Continuità</t>
   </si>
   <si>
-    <t>2,30</t>
+    <t>2,39</t>
   </si>
   <si>
     <t>Listino Prezzi Angolo Estetico</t>
   </si>
   <si>
     <t>Angolo estetico senza deflettori</t>
   </si>
   <si>
-    <t>116,67</t>
-[...14 lines deleted...]
-    <t>284,40</t>
+    <t>121,34</t>
+  </si>
+  <si>
+    <t>123,73</t>
+  </si>
+  <si>
+    <t>210,65</t>
+  </si>
+  <si>
+    <t>225,38</t>
+  </si>
+  <si>
+    <t>276,46</t>
+  </si>
+  <si>
+    <t>295,78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -1241,51 +1241,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A134" sqref="A134:H139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>