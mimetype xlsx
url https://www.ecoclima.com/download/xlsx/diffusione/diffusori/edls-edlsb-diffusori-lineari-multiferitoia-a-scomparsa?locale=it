--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>EDLS10-FA</t>
   </si>
   <si>
     <t>EDLS20-FA</t>
   </si>
   <si>
     <t>EDLS30-FA</t>
   </si>
   <si>
     <t>EDLS40-FA</t>
   </si>
   <si>
     <t>EPZ-EDL - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-EDL - Plenum Isolato</t>
   </si>
   <si>
     <t>1 Feritoia</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>Feritoia da 20 mm</t>
   </si>
   <si>
     <t>53,99</t>
   </si>
   <si>
     <t>56,54</t>
   </si>
   <si>
     <t>63,48</t>
   </si>
   <si>
     <t>70,36</t>
   </si>
   <si>
     <t>62,11</t>
   </si>
   <si>
     <t>79,58</t>
   </si>
   <si>
     <t>60,66</t>
   </si>