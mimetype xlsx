--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>EDMF S DIFFUSORI A MICROUGELLI ORIENTABILI SU PANNELLO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello L x H</t>
   </si>
   <si>
     <t>N° Ugelli</t>
   </si>
   <si>
     <t>N° File Ugelli</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>204,60</t>
+    <t>212,78</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>339,53</t>
+    <t>353,11</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
-    <t>284,85</t>
+    <t>296,24</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>442,33</t>
+    <t>460,02</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
-    <t>357,18</t>
+    <t>371,47</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>547,15</t>
+    <t>569,04</t>
   </si>
   <si>
     <t>1200x100</t>
   </si>
   <si>
-    <t>439,52</t>
+    <t>457,10</t>
   </si>
   <si>
     <t>1200x150</t>
   </si>
   <si>
-    <t>661,99</t>
+    <t>688,47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>