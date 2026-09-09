--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>EDMF S DIFFUSORI A MICROUGELLI ORIENTABILI SU PANNELLO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello L x H</t>
   </si>
   <si>
     <t>N° Ugelli</t>
   </si>
   <si>
     <t>N° File Ugelli</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
     <t>212,78</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
     <t>353,11</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
     <t>296,24</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
     <t>460,02</t>
   </si>