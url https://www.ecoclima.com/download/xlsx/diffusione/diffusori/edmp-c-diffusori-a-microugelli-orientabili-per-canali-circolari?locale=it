--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,183 +32,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>EDMP C DIFFUSORI A MICROUGELLI ORIENTABILI PER CANALI CIRCOLARI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>76,12</t>
-[...131 lines deleted...]
-    <t>1.254,13</t>
+    <t>79,16</t>
+  </si>
+  <si>
+    <t>101,20</t>
+  </si>
+  <si>
+    <t>123,16</t>
+  </si>
+  <si>
+    <t>145,20</t>
+  </si>
+  <si>
+    <t>167,19</t>
+  </si>
+  <si>
+    <t>194,03</t>
+  </si>
+  <si>
+    <t>217,02</t>
+  </si>
+  <si>
+    <t>262,98</t>
+  </si>
+  <si>
+    <t>308,91</t>
+  </si>
+  <si>
+    <t>118,53</t>
+  </si>
+  <si>
+    <t>151,51</t>
+  </si>
+  <si>
+    <t>192,81</t>
+  </si>
+  <si>
+    <t>234,11</t>
+  </si>
+  <si>
+    <t>275,50</t>
+  </si>
+  <si>
+    <t>322,10</t>
+  </si>
+  <si>
+    <t>364,50</t>
+  </si>
+  <si>
+    <t>449,23</t>
+  </si>
+  <si>
+    <t>534,03</t>
+  </si>
+  <si>
+    <t>162,00</t>
+  </si>
+  <si>
+    <t>207,05</t>
+  </si>
+  <si>
+    <t>267,71</t>
+  </si>
+  <si>
+    <t>328,40</t>
+  </si>
+  <si>
+    <t>389,01</t>
+  </si>
+  <si>
+    <t>455,53</t>
+  </si>
+  <si>
+    <t>517,23</t>
+  </si>
+  <si>
+    <t>640,93</t>
+  </si>
+  <si>
+    <t>764,57</t>
+  </si>
+  <si>
+    <t>207,53</t>
+  </si>
+  <si>
+    <t>265,20</t>
+  </si>
+  <si>
+    <t>347,96</t>
+  </si>
+  <si>
+    <t>430,80</t>
+  </si>
+  <si>
+    <t>513,58</t>
+  </si>
+  <si>
+    <t>601,83</t>
+  </si>
+  <si>
+    <t>685,76</t>
+  </si>
+  <si>
+    <t>853,49</t>
+  </si>
+  <si>
+    <t>1.036,45</t>
+  </si>
+  <si>
+    <t>255,04</t>
+  </si>
+  <si>
+    <t>325,94</t>
+  </si>
+  <si>
+    <t>433,58</t>
+  </si>
+  <si>
+    <t>541,31</t>
+  </si>
+  <si>
+    <t>648,95</t>
+  </si>
+  <si>
+    <t>761,17</t>
+  </si>
+  <si>
+    <t>869,88</t>
+  </si>
+  <si>
+    <t>1.087,06</t>
+  </si>
+  <si>
+    <t>1.304,30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>