--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>EDMP C DIFFUSORI A MICROUGELLI ORIENTABILI PER CANALI CIRCOLARI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>79,16</t>
   </si>
   <si>
     <t>101,20</t>
   </si>
   <si>
     <t>123,16</t>
   </si>
   <si>
     <t>145,20</t>
   </si>
   <si>
     <t>167,19</t>
   </si>
   <si>
     <t>194,03</t>
   </si>
   <si>
     <t>217,02</t>
   </si>
   <si>
     <t>262,98</t>
   </si>