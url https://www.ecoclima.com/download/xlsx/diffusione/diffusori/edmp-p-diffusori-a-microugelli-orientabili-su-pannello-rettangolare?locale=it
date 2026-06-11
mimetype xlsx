--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,180 +32,180 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>EDMP P DIFFUSORI A MICROUGELLI ORIENTABILI SU PANNELLO RETTANGOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>76,41</t>
-[...128 lines deleted...]
-    <t>1.176,57</t>
+    <t>79,47</t>
+  </si>
+  <si>
+    <t>102,43</t>
+  </si>
+  <si>
+    <t>125,42</t>
+  </si>
+  <si>
+    <t>148,48</t>
+  </si>
+  <si>
+    <t>171,58</t>
+  </si>
+  <si>
+    <t>194,63</t>
+  </si>
+  <si>
+    <t>217,66</t>
+  </si>
+  <si>
+    <t>263,72</t>
+  </si>
+  <si>
+    <t>309,77</t>
+  </si>
+  <si>
+    <t>118,51</t>
+  </si>
+  <si>
+    <t>152,84</t>
+  </si>
+  <si>
+    <t>195,46</t>
+  </si>
+  <si>
+    <t>237,93</t>
+  </si>
+  <si>
+    <t>280,46</t>
+  </si>
+  <si>
+    <t>323,00</t>
+  </si>
+  <si>
+    <t>365,53</t>
+  </si>
+  <si>
+    <t>450,50</t>
+  </si>
+  <si>
+    <t>535,52</t>
+  </si>
+  <si>
+    <t>151,74</t>
+  </si>
+  <si>
+    <t>208,76</t>
+  </si>
+  <si>
+    <t>270,81</t>
+  </si>
+  <si>
+    <t>332,74</t>
+  </si>
+  <si>
+    <t>394,79</t>
+  </si>
+  <si>
+    <t>456,75</t>
+  </si>
+  <si>
+    <t>518,68</t>
+  </si>
+  <si>
+    <t>642,73</t>
+  </si>
+  <si>
+    <t>766,70</t>
+  </si>
+  <si>
+    <t>181,84</t>
+  </si>
+  <si>
+    <t>269,89</t>
+  </si>
+  <si>
+    <t>346,04</t>
+  </si>
+  <si>
+    <t>427,63</t>
+  </si>
+  <si>
+    <t>509,03</t>
+  </si>
+  <si>
+    <t>590,47</t>
+  </si>
+  <si>
+    <t>671,95</t>
+  </si>
+  <si>
+    <t>834,92</t>
+  </si>
+  <si>
+    <t>997,83</t>
+  </si>
+  <si>
+    <t>333,17</t>
+  </si>
+  <si>
+    <t>424,50</t>
+  </si>
+  <si>
+    <t>517,00</t>
+  </si>
+  <si>
+    <t>617,86</t>
+  </si>
+  <si>
+    <t>718,84</t>
+  </si>
+  <si>
+    <t>819,77</t>
+  </si>
+  <si>
+    <t>1.021,69</t>
+  </si>
+  <si>
+    <t>1.223,63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -570,51 +570,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>