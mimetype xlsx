--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>EDMP P DIFFUSORI A MICROUGELLI ORIENTABILI SU PANNELLO RETTANGOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>79,47</t>
   </si>
   <si>
     <t>102,43</t>
   </si>
   <si>
     <t>125,42</t>
   </si>
   <si>
     <t>148,48</t>
   </si>
   <si>
     <t>171,58</t>
   </si>
   <si>
     <t>194,63</t>
   </si>
   <si>
     <t>217,66</t>
   </si>
   <si>
     <t>263,72</t>
   </si>