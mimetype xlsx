--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,147 +47,147 @@
   <si>
     <t>Diffusore</t>
   </si>
   <si>
     <t>EDZ - Serranda di taratura</t>
   </si>
   <si>
     <t>EDDAZ - Deflettori</t>
   </si>
   <si>
     <t>EDDDZ - Staffe di montaggio</t>
   </si>
   <si>
     <t>EDLM-Q - Piastra per controsoffitti</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>180,48</t>
-[...71 lines deleted...]
-    <t>82,54</t>
+    <t>187,70</t>
+  </si>
+  <si>
+    <t>47,15</t>
+  </si>
+  <si>
+    <t>43,88</t>
+  </si>
+  <si>
+    <t>65,81</t>
+  </si>
+  <si>
+    <t>195,22</t>
+  </si>
+  <si>
+    <t>59,03</t>
+  </si>
+  <si>
+    <t>87,29</t>
+  </si>
+  <si>
+    <t>216,99</t>
+  </si>
+  <si>
+    <t>63,75</t>
+  </si>
+  <si>
+    <t>45,98</t>
+  </si>
+  <si>
+    <t>65,67</t>
+  </si>
+  <si>
+    <t>88,68</t>
+  </si>
+  <si>
+    <t>274,23</t>
+  </si>
+  <si>
+    <t>67,74</t>
+  </si>
+  <si>
+    <t>54,75</t>
+  </si>
+  <si>
+    <t>74,73</t>
+  </si>
+  <si>
+    <t>100,47</t>
+  </si>
+  <si>
+    <t>326,14</t>
+  </si>
+  <si>
+    <t>75,71</t>
+  </si>
+  <si>
+    <t>60,09</t>
+  </si>
+  <si>
+    <t>99,39</t>
+  </si>
+  <si>
+    <t>128,93</t>
+  </si>
+  <si>
+    <t>398,03</t>
+  </si>
+  <si>
+    <t>87,00</t>
+  </si>
+  <si>
+    <t>85,84</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>107,56</t>
-[...17 lines deleted...]
-    <t>183,34</t>
+    <t>111,86</t>
+  </si>
+  <si>
+    <t>145,19</t>
+  </si>
+  <si>
+    <t>419,33</t>
+  </si>
+  <si>
+    <t>98,29</t>
+  </si>
+  <si>
+    <t>87,76</t>
+  </si>
+  <si>
+    <t>148,15</t>
+  </si>
+  <si>
+    <t>190,67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>