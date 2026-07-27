--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -12,176 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>EDQC1 DIFFUSORE QUADRATO CON PIASTRA DI FONDO CHIUSA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Diffusore</t>
   </si>
   <si>
     <t>EDZ - Serranda di taratura</t>
   </si>
   <si>
-    <t>EDDAZ - Deflettori</t>
-[...1 lines deleted...]
-  <si>
     <t>EDDDZ - Staffe di montaggio</t>
   </si>
   <si>
     <t>EDLM-Q - Piastra per controsoffitti</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>187,70</t>
   </si>
   <si>
     <t>47,15</t>
   </si>
   <si>
-    <t>43,88</t>
-[...1 lines deleted...]
-  <si>
     <t>65,81</t>
   </si>
   <si>
     <t>195,22</t>
   </si>
   <si>
     <t>59,03</t>
   </si>
   <si>
     <t>87,29</t>
   </si>
   <si>
     <t>216,99</t>
   </si>
   <si>
     <t>63,75</t>
   </si>
   <si>
-    <t>45,98</t>
-[...1 lines deleted...]
-  <si>
     <t>65,67</t>
   </si>
   <si>
     <t>88,68</t>
   </si>
   <si>
     <t>274,23</t>
   </si>
   <si>
     <t>67,74</t>
   </si>
   <si>
-    <t>54,75</t>
-[...1 lines deleted...]
-  <si>
     <t>74,73</t>
   </si>
   <si>
     <t>100,47</t>
   </si>
   <si>
     <t>326,14</t>
   </si>
   <si>
     <t>75,71</t>
   </si>
   <si>
-    <t>60,09</t>
-[...1 lines deleted...]
-  <si>
     <t>99,39</t>
   </si>
   <si>
     <t>128,93</t>
   </si>
   <si>
     <t>398,03</t>
   </si>
   <si>
     <t>87,00</t>
   </si>
   <si>
-    <t>85,84</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>111,86</t>
   </si>
   <si>
     <t>145,19</t>
   </si>
   <si>
     <t>419,33</t>
   </si>
   <si>
     <t>98,29</t>
-  </si>
-[...1 lines deleted...]
-    <t>87,76</t>
   </si>
   <si>
     <t>148,15</t>
   </si>
   <si>
     <t>190,67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -535,289 +514,264 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:H11"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8" customHeight="1" ht="22">
+    <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:8">
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" s="3"/>
       <c r="B5" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" s="3">
         <v>125</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="F6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="G6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:8">
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="3">
         <v>160</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...15 lines deleted...]
-    <row r="8" spans="1:8">
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" s="3">
         <v>200</v>
       </c>
       <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...18 lines deleted...]
-    <row r="9" spans="1:8">
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" s="3">
         <v>250</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="3">
         <v>315</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="3">
         <v>400</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>