--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,132 +32,132 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>EDQMQ DIFFUSORI MULTI UGELLO A GEOMETRIA QUADRATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EDQMQ</t>
   </si>
   <si>
-    <t>104,07</t>
-[...5 lines deleted...]
-    <t>186,20</t>
+    <t>108,23</t>
+  </si>
+  <si>
+    <t>137,32</t>
+  </si>
+  <si>
+    <t>193,65</t>
   </si>
   <si>
     <t>Listino Prezzi Plenum con Stacco Laterale</t>
   </si>
   <si>
     <t>Plenum con stacco superiore, quotazione a richiesta</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>EPZ-EDE</t>
   </si>
   <si>
     <t>Plenum zincato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>91,25</t>
-[...5 lines deleted...]
-    <t>124,93</t>
+    <t>94,90</t>
+  </si>
+  <si>
+    <t>110,26</t>
+  </si>
+  <si>
+    <t>129,93</t>
   </si>
   <si>
     <t>EPZ-EDE-EQ</t>
   </si>
   <si>
     <t>Plenum zincato con serranda, ponte di fissaggio ed equalizzatore</t>
   </si>
   <si>
-    <t>104,49</t>
-[...5 lines deleted...]
-    <t>155,56</t>
+    <t>108,67</t>
+  </si>
+  <si>
+    <t>130,33</t>
+  </si>
+  <si>
+    <t>161,78</t>
   </si>
   <si>
     <t>EPI-EDE</t>
   </si>
   <si>
     <t>Plenum Isolato con serranda e ponte di fissaggio</t>
   </si>
   <si>
-    <t>110,52</t>
-[...5 lines deleted...]
-    <t>153,14</t>
+    <t>114,94</t>
+  </si>
+  <si>
+    <t>135,37</t>
+  </si>
+  <si>
+    <t>159,27</t>
   </si>
   <si>
     <t>EPI-EDE-EQ</t>
   </si>
   <si>
     <t>Plenum Isolato con serranda, ponte di fissaggio ed equalizzatore</t>
   </si>
   <si>
-    <t>124,59</t>
-[...5 lines deleted...]
-    <t>184,96</t>
+    <t>129,57</t>
+  </si>
+  <si>
+    <t>156,19</t>
+  </si>
+  <si>
+    <t>192,36</t>
   </si>
   <si>
     <t>Vite e Tappino</t>
   </si>
   <si>
-    <t>5,70  </t>
+    <t>5,93  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>