--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>EDQMQ DIFFUSORI MULTI UGELLO A GEOMETRIA QUADRATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EDQMQ</t>
   </si>
   <si>
     <t>108,23</t>
   </si>
   <si>
     <t>137,32</t>
   </si>
   <si>
     <t>193,65</t>
   </si>
   <si>
     <t>Listino Prezzi Plenum con Stacco Laterale</t>
   </si>
   <si>
     <t>Plenum con stacco superiore, quotazione a richiesta</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>EPZ-EDE</t>
   </si>