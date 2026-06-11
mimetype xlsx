--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,102 +38,102 @@
   <si>
     <t>EDQV EDQV PQ DIFFUSORI QUADRATI A 4 VIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Diffusore EDQV</t>
   </si>
   <si>
     <t>Diffusore EDQV-PQ</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>150x150</t>
   </si>
   <si>
-    <t>32,96</t>
-[...2 lines deleted...]
-    <t>96,95</t>
+    <t>34,28</t>
+  </si>
+  <si>
+    <t>100,83</t>
   </si>
   <si>
     <t>225x225</t>
   </si>
   <si>
-    <t>44,87</t>
-[...2 lines deleted...]
-    <t>102,14</t>
+    <t>46,66</t>
+  </si>
+  <si>
+    <t>106,23</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
-    <t>65,67</t>
-[...2 lines deleted...]
-    <t>110,40</t>
+    <t>68,30</t>
+  </si>
+  <si>
+    <t>114,82</t>
   </si>
   <si>
     <t>375x375</t>
   </si>
   <si>
-    <t>71,99</t>
-[...2 lines deleted...]
-    <t>115,63</t>
+    <t>74,87</t>
+  </si>
+  <si>
+    <t>120,26</t>
   </si>
   <si>
     <t>450x450</t>
   </si>
   <si>
-    <t>80,41</t>
+    <t>83,63</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>525x525</t>
   </si>
   <si>
-    <t>111,60</t>
+    <t>116,06</t>
   </si>
   <si>
     <t>600x600</t>
   </si>
   <si>
-    <t>137,00</t>
+    <t>142,48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>