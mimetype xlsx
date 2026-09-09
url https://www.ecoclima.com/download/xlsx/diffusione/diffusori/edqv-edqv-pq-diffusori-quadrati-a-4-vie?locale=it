--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>EDQV EDQV PQ DIFFUSORI QUADRATI A 4 VIE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Diffusore EDQV</t>
   </si>
   <si>
     <t>Diffusore EDQV-PQ</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>150x150</t>
   </si>
   <si>
     <t>34,28</t>
   </si>
   <si>
     <t>100,83</t>
   </si>
   <si>
     <t>225x225</t>
   </si>
   <si>
     <t>46,66</t>
   </si>
   <si>
     <t>106,23</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
     <t>68,30</t>
   </si>