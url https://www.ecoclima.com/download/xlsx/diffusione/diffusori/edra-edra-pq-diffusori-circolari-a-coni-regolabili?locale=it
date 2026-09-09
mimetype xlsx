--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -44,51 +44,51 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDRA - Diffusore </t>
   </si>
   <si>
     <t>EDRA-PQ - Diffusore su panello 595x595</t>
   </si>
   <si>
     <t>SD - Serranda</t>
   </si>
   <si>
     <t>EQUA - Equalizzatore</t>
   </si>
   <si>
     <t>EPZ - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI - Plenum Isolato</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>61,09</t>
   </si>
   <si>
     <t>112,77</t>
   </si>
   <si>
     <t>30,57</t>
   </si>
   <si>
     <t>18,55</t>
   </si>
   <si>
     <t>57,51</t>
   </si>
   <si>
     <t>78,14</t>
   </si>
   <si>
     <t>62,73</t>
   </si>
   <si>
     <t>87,59</t>
   </si>