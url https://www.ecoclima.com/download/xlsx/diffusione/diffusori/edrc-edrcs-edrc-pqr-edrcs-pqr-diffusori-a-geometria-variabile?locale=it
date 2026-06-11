--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,99 +41,99 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDRC</t>
   </si>
   <si>
     <t>EDRCS</t>
   </si>
   <si>
     <t>EDRC-PQR</t>
   </si>
   <si>
     <t>EDRCS-PQR</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>232,12</t>
-[...38 lines deleted...]
-    <t>501,11</t>
+    <t>241,40</t>
+  </si>
+  <si>
+    <t>312,88</t>
+  </si>
+  <si>
+    <t>411,23</t>
+  </si>
+  <si>
+    <t>436,75</t>
+  </si>
+  <si>
+    <t>274,10</t>
+  </si>
+  <si>
+    <t>355,51</t>
+  </si>
+  <si>
+    <t>460,71</t>
+  </si>
+  <si>
+    <t>489,29</t>
+  </si>
+  <si>
+    <t>373,20</t>
+  </si>
+  <si>
+    <t>419,15</t>
+  </si>
+  <si>
+    <t>540,99</t>
+  </si>
+  <si>
+    <t>574,56</t>
+  </si>
+  <si>
+    <t>445,06</t>
+  </si>
+  <si>
+    <t>521,15</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>595,58</t>
-[...2 lines deleted...]
-    <t>621,87</t>
+    <t>619,40</t>
+  </si>
+  <si>
+    <t>646,74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>