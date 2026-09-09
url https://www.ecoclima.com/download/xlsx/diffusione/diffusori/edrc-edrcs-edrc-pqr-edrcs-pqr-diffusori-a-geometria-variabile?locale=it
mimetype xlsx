--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EDRC EDRCS EDRC PQR EDRCS PQR DIFFUSORI A GEOMETRIA VARIABILE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDRC</t>
   </si>
   <si>
     <t>EDRCS</t>
   </si>
   <si>
     <t>EDRC-PQR</t>
   </si>
   <si>
     <t>EDRCS-PQR</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>241,40</t>
   </si>
   <si>
     <t>312,88</t>
   </si>
   <si>
     <t>411,23</t>
   </si>
   <si>
     <t>436,75</t>
   </si>
   <si>
     <t>274,10</t>
   </si>
   <si>
     <t>355,51</t>
   </si>
   <si>
     <t>460,71</t>
   </si>
   <si>
     <t>489,29</t>
   </si>