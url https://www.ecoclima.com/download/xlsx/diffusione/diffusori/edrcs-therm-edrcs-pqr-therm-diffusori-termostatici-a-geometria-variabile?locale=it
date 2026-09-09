--- v0 (2026-04-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>EDRCS THERM EDRCS PQR THERM DIFFUSORI TERMOSTATICI A GEOMETRIA VARIABILE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDRCS THERM</t>
   </si>
   <si>
     <t>EDRCS-PQR THERM</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>