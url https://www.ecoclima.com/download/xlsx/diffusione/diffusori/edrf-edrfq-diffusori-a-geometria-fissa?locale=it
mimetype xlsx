--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -53,192 +53,192 @@
   <si>
     <t>EDRFQ supannello quadrato 595x595</t>
   </si>
   <si>
     <t>EDRF-EQ - Raccordo con Equalizzatore</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>EPZ-DCS - Plenum Zincato con Serranda</t>
   </si>
   <si>
     <t>EPI-DCS - Plenum Isolato con Serranda</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>40,55</t>
-[...140 lines deleted...]
-    <t>213,51</t>
+    <t>42,17</t>
+  </si>
+  <si>
+    <t>38,59</t>
+  </si>
+  <si>
+    <t>104,84</t>
+  </si>
+  <si>
+    <t>49,85</t>
+  </si>
+  <si>
+    <t>59,03</t>
+  </si>
+  <si>
+    <t>87,29</t>
+  </si>
+  <si>
+    <t>78,46</t>
+  </si>
+  <si>
+    <t>99,87</t>
+  </si>
+  <si>
+    <t>51,27</t>
+  </si>
+  <si>
+    <t>46,88</t>
+  </si>
+  <si>
+    <t>113,12</t>
+  </si>
+  <si>
+    <t>51,88</t>
+  </si>
+  <si>
+    <t>65,67</t>
+  </si>
+  <si>
+    <t>88,68</t>
+  </si>
+  <si>
+    <t>86,96</t>
+  </si>
+  <si>
+    <t>110,78</t>
+  </si>
+  <si>
+    <t>66,70</t>
+  </si>
+  <si>
+    <t>60,90</t>
+  </si>
+  <si>
+    <t>127,12</t>
+  </si>
+  <si>
+    <t>67,32</t>
+  </si>
+  <si>
+    <t>74,73</t>
+  </si>
+  <si>
+    <t>100,47</t>
+  </si>
+  <si>
+    <t>96,40</t>
+  </si>
+  <si>
+    <t>122,97</t>
+  </si>
+  <si>
+    <t>80,41</t>
+  </si>
+  <si>
+    <t>73,36</t>
+  </si>
+  <si>
+    <t>140,37</t>
+  </si>
+  <si>
+    <t>81,92</t>
+  </si>
+  <si>
+    <t>99,39</t>
+  </si>
+  <si>
+    <t>128,93</t>
+  </si>
+  <si>
+    <t>121,62</t>
+  </si>
+  <si>
+    <t>152,03</t>
+  </si>
+  <si>
+    <t>99,50</t>
+  </si>
+  <si>
+    <t>90,73</t>
+  </si>
+  <si>
+    <t>156,90</t>
+  </si>
+  <si>
+    <t>94,41</t>
+  </si>
+  <si>
+    <t>111,86</t>
+  </si>
+  <si>
+    <t>145,19</t>
+  </si>
+  <si>
+    <t>140,60</t>
+  </si>
+  <si>
+    <t>175,05</t>
+  </si>
+  <si>
+    <t>140,69</t>
+  </si>
+  <si>
+    <t>126,51</t>
+  </si>
+  <si>
+    <t>192,74</t>
+  </si>
+  <si>
+    <t>114,93</t>
+  </si>
+  <si>
+    <t>148,15</t>
+  </si>
+  <si>
+    <t>190,67</t>
+  </si>
+  <si>
+    <t>178,37</t>
+  </si>
+  <si>
+    <t>222,05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>