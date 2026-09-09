--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>EDRFQ su pannello quadrato</t>
   </si>
   <si>
     <t>EDRFQ supannello quadrato 595x595</t>
   </si>
   <si>
     <t>EDRF-EQ - Raccordo con Equalizzatore</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>EPZ-DCS - Plenum Zincato con Serranda</t>
   </si>
   <si>
     <t>EPI-DCS - Plenum Isolato con Serranda</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>42,17</t>
   </si>
   <si>
     <t>38,59</t>
   </si>
   <si>
     <t>104,84</t>
   </si>
   <si>
     <t>49,85</t>
   </si>
   <si>
     <t>59,03</t>
   </si>
   <si>
     <t>87,29</t>
   </si>
   <si>
     <t>78,46</t>
   </si>
   <si>
     <t>99,87</t>
   </si>