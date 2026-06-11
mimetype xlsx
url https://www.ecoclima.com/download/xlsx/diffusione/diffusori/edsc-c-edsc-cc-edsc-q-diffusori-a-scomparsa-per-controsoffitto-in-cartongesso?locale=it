--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,90 +44,90 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDSC-C</t>
   </si>
   <si>
     <t>EDSC-Q</t>
   </si>
   <si>
     <t>EDSC-CC</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>EARS-PN</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>128,93</t>
-[...26 lines deleted...]
-    <t>147,63</t>
+    <t>134,09</t>
+  </si>
+  <si>
+    <t>143,81</t>
+  </si>
+  <si>
+    <t>153,54  </t>
+  </si>
+  <si>
+    <t>57,51</t>
+  </si>
+  <si>
+    <t>78,14</t>
+  </si>
+  <si>
+    <t>134,01  </t>
+  </si>
+  <si>
+    <t>59,03</t>
+  </si>
+  <si>
+    <t>87,29</t>
+  </si>
+  <si>
+    <t>143,00  </t>
+  </si>
+  <si>
+    <t>153,54</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>63,14</t>
-[...5 lines deleted...]
-    <t>147,64  </t>
+    <t>65,67</t>
+  </si>
+  <si>
+    <t>88,68</t>
+  </si>
+  <si>
+    <t>153,55  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>