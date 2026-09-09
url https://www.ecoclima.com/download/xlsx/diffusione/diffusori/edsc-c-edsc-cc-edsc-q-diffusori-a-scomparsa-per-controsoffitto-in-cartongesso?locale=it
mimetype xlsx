--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EDSC-C</t>
   </si>
   <si>
     <t>EDSC-Q</t>
   </si>
   <si>
     <t>EDSC-CC</t>
   </si>
   <si>
     <t>EPZ-DC - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI-DC - Plenum Isolato</t>
   </si>
   <si>
     <t>EARS-PN</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>134,09</t>
   </si>
   <si>
     <t>143,81</t>
   </si>
   <si>
     <t>153,54  </t>
   </si>
   <si>
     <t>57,51</t>
   </si>
   <si>
     <t>78,14</t>
   </si>
   <si>
     <t>134,01  </t>
   </si>
   <si>
     <t>59,03</t>
   </si>
   <si>
     <t>87,29</t>
   </si>