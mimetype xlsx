--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -62,168 +62,168 @@
   <si>
     <t>EDU-RF - Raccordo per tubo flessibile</t>
   </si>
   <si>
     <t>EDU-RC - Raccordo per canale circolare</t>
   </si>
   <si>
     <t>ON / OFF</t>
   </si>
   <si>
     <t>Modulante</t>
   </si>
   <si>
     <t>24V</t>
   </si>
   <si>
     <t>230V</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>97,25</t>
+    <t>101,14</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>25,74</t>
-[...110 lines deleted...]
-    <t>137,50</t>
+    <t>26,77</t>
+  </si>
+  <si>
+    <t>30,24</t>
+  </si>
+  <si>
+    <t>66,16</t>
+  </si>
+  <si>
+    <t>106,80</t>
+  </si>
+  <si>
+    <t>27,65</t>
+  </si>
+  <si>
+    <t>44,58</t>
+  </si>
+  <si>
+    <t>29,89</t>
+  </si>
+  <si>
+    <t>67,63</t>
+  </si>
+  <si>
+    <t>120,13</t>
+  </si>
+  <si>
+    <t>352,35</t>
+  </si>
+  <si>
+    <t>212,42</t>
+  </si>
+  <si>
+    <t>224,73</t>
+  </si>
+  <si>
+    <t>304,78</t>
+  </si>
+  <si>
+    <t>31,63</t>
+  </si>
+  <si>
+    <t>51,26</t>
+  </si>
+  <si>
+    <t>32,38</t>
+  </si>
+  <si>
+    <t>70,99</t>
+  </si>
+  <si>
+    <t>166,66</t>
+  </si>
+  <si>
+    <t>377,17</t>
+  </si>
+  <si>
+    <t>37,10</t>
+  </si>
+  <si>
+    <t>58,95</t>
+  </si>
+  <si>
+    <t>48,55</t>
+  </si>
+  <si>
+    <t>79,92</t>
+  </si>
+  <si>
+    <t>222,55</t>
+  </si>
+  <si>
+    <t>475,35</t>
+  </si>
+  <si>
+    <t>45,91</t>
+  </si>
+  <si>
+    <t>67,79</t>
+  </si>
+  <si>
+    <t>54,76</t>
+  </si>
+  <si>
+    <t>98,36</t>
+  </si>
+  <si>
+    <t>324,90</t>
+  </si>
+  <si>
+    <t>577,78</t>
+  </si>
+  <si>
+    <t>57,35</t>
+  </si>
+  <si>
+    <t>77,96</t>
+  </si>
+  <si>
+    <t>73,06</t>
+  </si>
+  <si>
+    <t>134,88</t>
+  </si>
+  <si>
+    <t>252,89</t>
+  </si>
+  <si>
+    <t>505,73</t>
+  </si>
+  <si>
+    <t>143,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>