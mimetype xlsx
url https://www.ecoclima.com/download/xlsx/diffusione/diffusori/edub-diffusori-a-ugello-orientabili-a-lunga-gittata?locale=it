--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -26,75 +26,75 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>EDUB DIFFUSORI A UGELLO ORIENTABILI A LUNGA GITTATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>42,54</t>
-[...23 lines deleted...]
-    <t>262,99</t>
+    <t>44,24</t>
+  </si>
+  <si>
+    <t>58,78</t>
+  </si>
+  <si>
+    <t>78,44</t>
+  </si>
+  <si>
+    <t>98,59</t>
+  </si>
+  <si>
+    <t>121,06</t>
+  </si>
+  <si>
+    <t>169,79</t>
+  </si>
+  <si>
+    <t>196,32</t>
+  </si>
+  <si>
+    <t>221,69</t>
+  </si>
+  <si>
+    <t>273,51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>