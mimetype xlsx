--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>EDUB DIFFUSORI A UGELLO ORIENTABILI A LUNGA GITTATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>44,24</t>
   </si>
   <si>
     <t>58,78</t>
   </si>
   <si>
     <t>78,44</t>
   </si>
   <si>
     <t>98,59</t>
   </si>
   <si>
     <t>121,06</t>
   </si>
   <si>
     <t>169,79</t>
   </si>
   <si>
     <t>196,32</t>
   </si>
   <si>
     <t>221,69</t>
   </si>