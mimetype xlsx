--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -62,147 +62,147 @@
   <si>
     <t>EDU-RF - Raccordo per tubo flessibile</t>
   </si>
   <si>
     <t>EDU-RC - Raccordo per canale circolare</t>
   </si>
   <si>
     <t>ON / OFF</t>
   </si>
   <si>
     <t>Modulante</t>
   </si>
   <si>
     <t>24V</t>
   </si>
   <si>
     <t>230V</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>142,13</t>
-[...11 lines deleted...]
-    <t>293,06</t>
+    <t>147,82</t>
+  </si>
+  <si>
+    <t>352,71</t>
+  </si>
+  <si>
+    <t>212,42</t>
+  </si>
+  <si>
+    <t>224,73</t>
+  </si>
+  <si>
+    <t>304,78</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>30,41</t>
-[...77 lines deleted...]
-    <t>545,74</t>
+    <t>31,63</t>
+  </si>
+  <si>
+    <t>51,26</t>
+  </si>
+  <si>
+    <t>32,38</t>
+  </si>
+  <si>
+    <t>70,99</t>
+  </si>
+  <si>
+    <t>279,28</t>
+  </si>
+  <si>
+    <t>462,03</t>
+  </si>
+  <si>
+    <t>309,40</t>
+  </si>
+  <si>
+    <t>320,17</t>
+  </si>
+  <si>
+    <t>443,32</t>
+  </si>
+  <si>
+    <t>507,97</t>
+  </si>
+  <si>
+    <t>45,91</t>
+  </si>
+  <si>
+    <t>67,79</t>
+  </si>
+  <si>
+    <t>54,76</t>
+  </si>
+  <si>
+    <t>98,36</t>
+  </si>
+  <si>
+    <t>357,64</t>
+  </si>
+  <si>
+    <t>541,53</t>
+  </si>
+  <si>
+    <t>57,35</t>
+  </si>
+  <si>
+    <t>77,96</t>
+  </si>
+  <si>
+    <t>73,06</t>
+  </si>
+  <si>
+    <t>134,88</t>
+  </si>
+  <si>
+    <t>373,01</t>
+  </si>
+  <si>
+    <t>549,35</t>
+  </si>
+  <si>
+    <t>143,00</t>
+  </si>
+  <si>
+    <t>387,45</t>
+  </si>
+  <si>
+    <t>556,11</t>
+  </si>
+  <si>
+    <t>397,43</t>
+  </si>
+  <si>
+    <t>567,57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>