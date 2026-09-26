--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -38,51 +38,51 @@
   <si>
     <t>EBLF BOCCHETTE LINEARI A BARRE ORIZZONTALI FISSE SENZA CORNICE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EBLF-20/0°</t>
   </si>
   <si>
     <t>EBLF-20/15°</t>
   </si>
   <si>
     <t>EBLFB-20/0°</t>
   </si>
   <si>
     <t>EBLFB-20/15°</t>
   </si>
   <si>
     <t>SC - Serranda di taratura</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>33,65</t>
   </si>
   <si>
     <t>40,38</t>
   </si>
   <si>
     <t>18,44</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>41,58</t>
   </si>
   <si>
     <t>49,90</t>
   </si>
   <si>
     <t>129,46</t>
   </si>