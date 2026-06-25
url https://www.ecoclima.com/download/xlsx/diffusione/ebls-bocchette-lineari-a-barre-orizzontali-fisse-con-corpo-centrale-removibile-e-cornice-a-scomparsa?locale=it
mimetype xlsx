--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -47,249 +47,249 @@
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBLS-20/0°</t>
   </si>
   <si>
     <t>EBLS-20/15°</t>
   </si>
   <si>
     <t>EBLS-21/0°</t>
   </si>
   <si>
     <t>EBLS-21/15°</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>62,79</t>
-[...2 lines deleted...]
-    <t>84,50</t>
+    <t>65,30</t>
+  </si>
+  <si>
+    <t>87,88</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>77,51</t>
-[...2 lines deleted...]
-    <t>101,83</t>
+    <t>80,61</t>
+  </si>
+  <si>
+    <t>105,90</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>84,46</t>
-[...2 lines deleted...]
-    <t>110,73</t>
+    <t>87,84</t>
+  </si>
+  <si>
+    <t>115,16</t>
   </si>
   <si>
     <t>800x75</t>
   </si>
   <si>
-    <t>98,41</t>
-[...2 lines deleted...]
-    <t>132,24</t>
+    <t>102,35</t>
+  </si>
+  <si>
+    <t>137,53</t>
   </si>
   <si>
     <t>1000x75</t>
   </si>
   <si>
-    <t>115,22</t>
-[...2 lines deleted...]
-    <t>168,70</t>
+    <t>119,83</t>
+  </si>
+  <si>
+    <t>175,45</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>101,93</t>
+    <t>106,01</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>90,08</t>
-[...2 lines deleted...]
-    <t>125,22</t>
+    <t>93,68</t>
+  </si>
+  <si>
+    <t>130,23</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>96,38</t>
-[...2 lines deleted...]
-    <t>128,75</t>
+    <t>100,24</t>
+  </si>
+  <si>
+    <t>133,90</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
-    <t>111,02</t>
-[...2 lines deleted...]
-    <t>155,16</t>
+    <t>115,46</t>
+  </si>
+  <si>
+    <t>161,37</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
-    <t>132,03</t>
-[...2 lines deleted...]
-    <t>197,50</t>
+    <t>137,31</t>
+  </si>
+  <si>
+    <t>205,40</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>85,86</t>
-[...2 lines deleted...]
-    <t>107,52</t>
+    <t>89,29</t>
+  </si>
+  <si>
+    <t>111,82</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
-    <t>131,47</t>
+    <t>136,73</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>148,84</t>
+    <t>154,79</t>
   </si>
   <si>
     <t>800x125</t>
   </si>
   <si>
-    <t>121,47</t>
-[...2 lines deleted...]
-    <t>178,41</t>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>185,55</t>
   </si>
   <si>
     <t>1000x125</t>
   </si>
   <si>
-    <t>154,97</t>
-[...2 lines deleted...]
-    <t>224,61</t>
+    <t>161,17</t>
+  </si>
+  <si>
+    <t>233,59</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>139,57</t>
+    <t>145,15</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>100,50</t>
-[...2 lines deleted...]
-    <t>168,08</t>
+    <t>104,52</t>
+  </si>
+  <si>
+    <t>174,80</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>175,50</t>
+    <t>182,52</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>159,18</t>
-[...2 lines deleted...]
-    <t>196,95</t>
+    <t>165,55</t>
+  </si>
+  <si>
+    <t>204,83</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>182,27</t>
-[...2 lines deleted...]
-    <t>250,69</t>
+    <t>189,56</t>
+  </si>
+  <si>
+    <t>260,72</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>175,17</t>
+    <t>182,18</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>200,89</t>
+    <t>208,93</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>165,50</t>
-[...2 lines deleted...]
-    <t>216,74</t>
+    <t>172,12</t>
+  </si>
+  <si>
+    <t>225,41</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>198,98</t>
-[...2 lines deleted...]
-    <t>263,82</t>
+    <t>206,94</t>
+  </si>
+  <si>
+    <t>274,37</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>243,01</t>
-[...2 lines deleted...]
-    <t>307,90</t>
+    <t>252,73</t>
+  </si>
+  <si>
+    <t>320,22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>