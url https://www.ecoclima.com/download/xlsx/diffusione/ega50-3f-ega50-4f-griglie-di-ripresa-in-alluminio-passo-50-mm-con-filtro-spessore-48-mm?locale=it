--- v0 (2026-05-21)
+++ v1 (2026-08-11)
@@ -38,327 +38,327 @@
   <si>
     <t>EGA50 3F EGA50 4F GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 50 MM CON FILTRO SPESSORE 48 MM</t>
   </si>
   <si>
     <t>Listino Prezzi EGA50-3F Senza Filtro</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA50-3F</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>203,20</t>
-[...143 lines deleted...]
-    <t>1.582,06</t>
+    <t>211,33</t>
+  </si>
+  <si>
+    <t>215,10</t>
+  </si>
+  <si>
+    <t>233,97</t>
+  </si>
+  <si>
+    <t>249,07</t>
+  </si>
+  <si>
+    <t>264,16</t>
+  </si>
+  <si>
+    <t>283,03</t>
+  </si>
+  <si>
+    <t>305,67</t>
+  </si>
+  <si>
+    <t>309,44</t>
+  </si>
+  <si>
+    <t>218,88</t>
+  </si>
+  <si>
+    <t>343,41</t>
+  </si>
+  <si>
+    <t>369,82</t>
+  </si>
+  <si>
+    <t>403,79</t>
+  </si>
+  <si>
+    <t>430,21</t>
+  </si>
+  <si>
+    <t>279,25</t>
+  </si>
+  <si>
+    <t>324,54</t>
+  </si>
+  <si>
+    <t>415,11</t>
+  </si>
+  <si>
+    <t>460,40</t>
+  </si>
+  <si>
+    <t>509,45</t>
+  </si>
+  <si>
+    <t>554,74</t>
+  </si>
+  <si>
+    <t>256,61</t>
+  </si>
+  <si>
+    <t>335,86</t>
+  </si>
+  <si>
+    <t>486,81</t>
+  </si>
+  <si>
+    <t>566,06</t>
+  </si>
+  <si>
+    <t>645,31</t>
+  </si>
+  <si>
+    <t>717,01</t>
+  </si>
+  <si>
+    <t>796,26</t>
+  </si>
+  <si>
+    <t>286,80</t>
+  </si>
+  <si>
+    <t>392,46</t>
+  </si>
+  <si>
+    <t>490,58</t>
+  </si>
+  <si>
+    <t>607,57</t>
+  </si>
+  <si>
+    <t>822,67</t>
+  </si>
+  <si>
+    <t>932,11</t>
+  </si>
+  <si>
+    <t>1.041,55</t>
+  </si>
+  <si>
+    <t>313,22</t>
+  </si>
+  <si>
+    <t>452,85</t>
+  </si>
+  <si>
+    <t>675,49</t>
+  </si>
+  <si>
+    <t>713,23</t>
+  </si>
+  <si>
+    <t>864,18</t>
+  </si>
+  <si>
+    <t>1.007,58</t>
+  </si>
+  <si>
+    <t>1.147,21</t>
+  </si>
+  <si>
+    <t>1.286,83</t>
+  </si>
+  <si>
+    <t>358,50</t>
+  </si>
+  <si>
+    <t>539,65</t>
+  </si>
+  <si>
+    <t>724,56</t>
+  </si>
+  <si>
+    <t>905,69</t>
+  </si>
+  <si>
+    <t>1.090,61</t>
+  </si>
+  <si>
+    <t>1.279,29</t>
+  </si>
+  <si>
+    <t>1.464,21</t>
+  </si>
+  <si>
+    <t>1.645,34</t>
   </si>
   <si>
     <t>Listino prezzi EGA50-4F Senza Filtro</t>
   </si>
   <si>
     <t>EGA50-4F</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>Listino Prezzi Filtro Spessore 48 mm</t>
   </si>
   <si>
     <t>Le dimensioni effettive dei filtri sono 10 mm inferiori alle dimensioni nominali riportate nella seguente tabella.Il grado di filtrazione è ISO coarse (G4).</t>
   </si>
   <si>
     <t>Filtro Spessore 48 mm EGA50-3F - EGA50-4F</t>
   </si>
   <si>
-    <t>23,84</t>
-[...110 lines deleted...]
-    <t>162,12</t>
+    <t>24,79</t>
+  </si>
+  <si>
+    <t>29,24</t>
+  </si>
+  <si>
+    <t>32,74</t>
+  </si>
+  <si>
+    <t>43,76</t>
+  </si>
+  <si>
+    <t>54,62</t>
+  </si>
+  <si>
+    <t>63,81</t>
+  </si>
+  <si>
+    <t>72,55</t>
+  </si>
+  <si>
+    <t>81,33</t>
+  </si>
+  <si>
+    <t>25,88</t>
+  </si>
+  <si>
+    <t>43,89</t>
+  </si>
+  <si>
+    <t>54,91</t>
+  </si>
+  <si>
+    <t>68,39</t>
+  </si>
+  <si>
+    <t>79,41</t>
+  </si>
+  <si>
+    <t>90,44</t>
+  </si>
+  <si>
+    <t>101,42</t>
+  </si>
+  <si>
+    <t>36,07</t>
+  </si>
+  <si>
+    <t>52,75</t>
+  </si>
+  <si>
+    <t>66,02</t>
+  </si>
+  <si>
+    <t>81,79</t>
+  </si>
+  <si>
+    <t>95,01</t>
+  </si>
+  <si>
+    <t>108,28</t>
+  </si>
+  <si>
+    <t>121,51</t>
+  </si>
+  <si>
+    <t>70,51</t>
+  </si>
+  <si>
+    <t>88,28</t>
+  </si>
+  <si>
+    <t>108,49</t>
+  </si>
+  <si>
+    <t>126,26</t>
+  </si>
+  <si>
+    <t>143,98</t>
+  </si>
+  <si>
+    <t>161,74</t>
+  </si>
+  <si>
+    <t>110,49</t>
+  </si>
+  <si>
+    <t>135,24</t>
+  </si>
+  <si>
+    <t>157,46</t>
+  </si>
+  <si>
+    <t>179,71</t>
+  </si>
+  <si>
+    <t>201,97</t>
+  </si>
+  <si>
+    <t>55,04</t>
+  </si>
+  <si>
+    <t>68,18</t>
+  </si>
+  <si>
+    <t>101,67</t>
+  </si>
+  <si>
+    <t>135,12</t>
+  </si>
+  <si>
+    <t>168,60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>